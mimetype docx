--- v0 (2026-03-06)
+++ v1 (2026-04-08)
@@ -560,365 +560,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dissipative orthotropic non-local approach for objective modelling of masonry structures</w:t>
+                <w:t xml:space="preserve">Physics-based and locally updated nonlinear damping model for cracked reinforced concrete beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 315, pp.107802. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107802⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 319, pp.107983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093496v1</w:t>
+                <w:t xml:space="preserve">hal-05318252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des dissipations dans la réponse sismique des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Rostagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Spcial Issur n°43 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.43.6.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-based and locally updated nonlinear damping model for cracked reinforced concrete beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+                <w:t xml:space="preserve">A dissipative orthotropic non-local approach for objective modelling of masonry structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 319, pp.107983. </w:t>
+              <w:t xml:space="preserve">, 2025, 315, pp.107802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318252v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the shear behavior of masonry triplets via digital image correlation, damage quantification and Mohr-Coulomb criterion identification</w:t>
               </w:r>
@@ -1021,51 +1021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse dynamique d’un pont en maçonnerie avec différents niveaux de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami El Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1896,90 +1896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification methods of material‐based damping for cracked reinforced concrete beam models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2273,51 +2273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An orthotropic damage model with internal sliding and friction for masonry-like material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Rostagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,77 +3134,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic energy dissipation in reinforced concrete beam: investigating damping formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4933,51 +4933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure risk evaluation of a masonry bridge under seismic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5028,90 +5028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and proposition of a locally updated damping model for reinforced concrete elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5130,252 +5130,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation objective de structures en maçonnerie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">Dynamic Characterization of Five Historical Bell Towers in the Mugello Basin (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Montabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Arrighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lancieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Operational Modal Analysis Conference (IOMAC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Napoli, Italy. pp.45-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61421-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610998v1</w:t>
+                <w:t xml:space="preserve">hal-04844258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Characterization of Five Historical Bell Towers in the Mugello Basin (Italy)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Lancieri</w:t>
+                <w:t xml:space="preserve">Modélisation objective de structures en maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Operational Modal Analysis Conference (IOMAC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61421-7_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04844258v1</w:t>
+                <w:t xml:space="preserve">hal-04610998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régularisation à gradient implicite avec une métrique Riemanniene pour les matériaux quasi-fragiles : anisotropie induite de l'endommagement et interactions non-locales évolutives</w:t>
               </w:r>
@@ -5603,51 +5603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling Of Masonry-Like Materials Under Cyclic Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Rostagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6031,90 +6031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locale scale damping model for reinforced concrete elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athens (virtual congress), Greece. pp.4341-4352, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6148,90 +6148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipations in reinforced concrete beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Virtual Congress WCCM &amp; ECCOMAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris (virtual congress), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6727,51 +6727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la dissipation dans des éléments de structures en béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7293,90 +7293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la dissipation dans des éléments de structures en béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque National de l'AFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7539,51 +7539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local interactions across damaged bands and near notches or free-edges in isotropic Eikonal Non-Local (ENL) damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8204,51 +8204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8401,230 +8401,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRACKING ANALYSIS OF FIBRE REINFORCED STRUCTURES SUBJECT TO DYNAMIC LOADING</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A discrete simulation tool for the study of old masonry nonlinear behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Gatuingt</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">16th World Conference on Earthquake, 16WCEE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623494v1</w:t>
+                <w:t xml:space="preserve">hal-01715838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete simulation tool for the study of old masonry nonlinear behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRACKING ANALYSIS OF FIBRE REINFORCED STRUCTURES SUBJECT TO DYNAMIC LOADING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Conference on Earthquake, 16WCEE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715838v1</w:t>
+                <w:t xml:space="preserve">hal-01623494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la fissuration d'une structure en béton de fibres sous sollicitations dynamiques</w:t>
               </w:r>
@@ -10208,51 +10208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement et fissuration du béton armé : passage continu – discret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10879,51 +10879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Arrighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
@@ -11175,77 +11175,227 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRansformer pour Adapter l'existant : une approche multisCalairE et Systémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lequay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential geometry-based thermodynamics derivation of isotropic and anisotropic eikonal non-local gradient damage models using a micromorphic media framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breno RIBEIRO NOGUEIRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11297,65 +11447,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Callari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11502,51 +11652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498249v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Destruhaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02707-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002032v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Ribeiro Nogueira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rostagni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107802" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chambreuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107983" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.109696" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500611v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Masri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.38" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109670" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatuingt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00975-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montabert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade L&#233;pine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Choueiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13092168" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno RIBEIRO NOGUEIRA" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.30" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.3875" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Carolina Franco Ariza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Semblat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106729" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Tisserand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Poursoulis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.92" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Riccardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6557" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stocchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Nayman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106579" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.82" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kakarla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107565" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.2009380" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103620" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969348v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romili Paredes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2018.08.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.03.058" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maoult" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejona Kishta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.03.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Balmaseda Aguirre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.08.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.09.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545324v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ile" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Frau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.03.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516564v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881756" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge-Schraen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desprez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1061459" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.08.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610998v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844258v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arrighetti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61421-7_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc11.092316" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04160870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giry C&#233;dric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304343v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761871v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8790.18761" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436622v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233386" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436634v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Tisserand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. H. Nguyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436625v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233539" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512020v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535037v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chesnais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535833v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153171v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153191v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Akiki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836925v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153207v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634677v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Maoult" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623490v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623494v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715838v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899262v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Jir&#225;sek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576730v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iskef" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498192v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia St&#233;fan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1808.9862" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623728v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536198v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536201v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702213v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030758v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656143v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535877v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Minga" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692530v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947057v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008966v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364373v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008893v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007941v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pegon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008894v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercerat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397171v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Tisserand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535143v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562086.ch3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144992v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498249v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Destruhaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02707-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002032v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Ribeiro Nogueira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chambreuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107983" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rostagni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107802" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.109696" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500611v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Masri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.38" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109670" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatuingt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00975-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montabert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade L&#233;pine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Choueiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13092168" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno RIBEIRO NOGUEIRA" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.30" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.3875" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Carolina Franco Ariza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Semblat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106729" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Tisserand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Poursoulis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.92" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Riccardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6557" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stocchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Nayman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106579" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.82" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kakarla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107565" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.2009380" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103620" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969348v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romili Paredes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2018.08.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.03.058" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maoult" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejona Kishta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.03.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Balmaseda Aguirre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.08.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.09.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545324v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ile" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Frau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.03.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516564v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881756" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge-Schraen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desprez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1061459" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.08.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arrighetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61421-7_5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc11.092316" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04160870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giry C&#233;dric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304343v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761871v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8790.18761" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436622v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233386" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436634v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Tisserand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. H. Nguyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436625v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233539" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512020v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535037v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chesnais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535833v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153171v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153191v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Akiki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836925v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153207v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634677v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Maoult" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623490v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899262v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Jir&#225;sek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576730v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iskef" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498192v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia St&#233;fan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1808.9862" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623728v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536198v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536201v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702213v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030758v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656143v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535877v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Minga" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692530v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947057v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008966v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364373v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008893v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007941v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pegon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008894v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercerat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397171v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Tisserand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535143v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562086.ch3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144992v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>