--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -162,1989 +162,1989 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la corrélation d’images pour l’analyse d’essais de compression diagonale sur des panneaux en maçonnerie renforcés ou non</w:t>
+                <w:t xml:space="preserve">Identification of non linear parameters from masonry triplet shear tests using digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.43.6.5⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59 (4), pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-026-03052-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498249v1</w:t>
+                <w:t xml:space="preserve">hal-05590889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Design of Masonry Triplet Shear Tests using Digital Image Correlation</w:t>
+                <w:t xml:space="preserve">Apport de la corrélation d’images pour l’analyse d’essais de compression diagonale sur des panneaux en maçonnerie renforcés ou non</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Destruhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (6), pp.203. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5ème édition des Journées Nationales de la Maçonnerie, 43 (6), pp.5647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02707-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.6.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118956v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave dispersion and bifurcation analyses of eikonal gradient-enhanced isotropic damage models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">Virtual Design of Masonry Triplet Shear Tests using Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105643⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (6), pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02707-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002032v1</w:t>
+                <w:t xml:space="preserve">hal-05118956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-based and locally updated nonlinear damping model for cracked reinforced concrete beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+                <w:t xml:space="preserve">Wave dispersion and bifurcation analyses of eikonal gradient-enhanced isotropic damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Léger</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107983⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.105643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318252v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des dissipations dans la réponse sismique des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Rostagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Spcial Issur n°43 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.43.6.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dissipative orthotropic non-local approach for objective modelling of masonry structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
+                <w:t xml:space="preserve">Physics-based and locally updated nonlinear damping model for cracked reinforced concrete beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 315, pp.107802. </w:t>
+              <w:t xml:space="preserve">, 2025, 319, pp.107983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093496v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the shear behavior of masonry triplets via digital image correlation, damage quantification and Mohr-Coulomb criterion identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">A dissipative orthotropic non-local approach for objective modelling of masonry structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80, pp.109696. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315, pp.107802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2025.109696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180848v1</w:t>
+                <w:t xml:space="preserve">hal-05093496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse dynamique d’un pont en maçonnerie avec différents niveaux de modélisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rami El Masri</w:t>
+                <w:t xml:space="preserve">Exploring the shear behavior of masonry triplets via digital image correlation, damage quantification and Mohr-Coulomb criterion identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.43.6.3⟩</w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.109696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2025.109696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500611v1</w:t>
+                <w:t xml:space="preserve">hal-05180848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a test-calculation dialogue for shear tests on masonry triplets.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">Réponse dynamique d’un pont en maçonnerie avec différents niveaux de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami El Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hervé-Secourgeon</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 42 (1), pp.426-436. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.38⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 43 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.6.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176585v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eikonal gradient-enhanced regularization of anisotropic second-order tensorial continuum damage models for quasi-brittle materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">Establishing a test-calculation dialogue for shear tests on masonry triplets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlo Callari</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé-Secourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117100⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (1), pp.426-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612997v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential geometry-based thermodynamics derivation of isotropic and anisotropic eikonal non-local gradient (ENLG) damage models using a micromorphic media framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Eikonal gradient-enhanced regularization of anisotropic second-order tensorial continuum damage models for quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Callari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.109670. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 429, pp.117100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270842v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debonding Analysis of Fibre Reinforced Polymer Anchors in Concrete via In-Situ X-Ray Microtomography Tests Coupled to Volume and Digital Image Correlation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Riccardi</w:t>
+                <w:t xml:space="preserve">Differential geometry-based thermodynamics derivation of isotropic and anisotropic eikonal non-local gradient (ENLG) damage models using a micromorphic media framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Gatuingt</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Callari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-023-00975-6⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.109670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144913v1</w:t>
+                <w:t xml:space="preserve">hal-04270842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open Database to Evaluate the Fundamental Frequency of Historical Masonry Towers through Empirical and Physics-Based Formulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Montabert</w:t>
+                <w:t xml:space="preserve">Debonding Analysis of Fibre Reinforced Polymer Anchors in Concrete via In-Situ X-Ray Microtomography Tests Coupled to Volume and Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13092168⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume 63, pp.1067-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-023-00975-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189178v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of concrete specimens with the gradient-enhanced Eikonal non-local damage model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">An Open Database to Evaluate the Fundamental Frequency of Historical Masonry Towers through Empirical and Physics-Based Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Montabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Choueiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.1.30⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.2168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13092168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270839v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification methods of material‐based damping for cracked reinforced concrete beam models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+                <w:t xml:space="preserve">Numerical simulations of concrete specimens with the gradient-enhanced Eikonal non-local damage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno RIBEIRO NOGUEIRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Léger</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Callari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Proocedings of the 41th meeting ot civil engineering (CFGC) - Paris, 41 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eqe.3875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.1.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041385v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional study of boundary effects and damage diffusion for regularized damage models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t>
+                <w:t xml:space="preserve">Identification methods of material‐based damping for cracked reinforced concrete beam models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 350 (G3), pp.507-546. </w:t>
+              <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eqe.3875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881906v1</w:t>
+                <w:t xml:space="preserve">hal-04041385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element formulation of a homogenized beam for reticulated structure dynamics</w:t>
               </w:r>
@@ -2254,2608 +2254,2842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An orthotropic damage model with internal sliding and friction for masonry-like material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
+                <w:t xml:space="preserve">One-dimensional study of boundary effects and damage diffusion for regularized damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108397⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 350 (G3), pp.507-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640573v1</w:t>
+                <w:t xml:space="preserve">hal-03881906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeoseismology in France: developments and new perspectives for cultural heritage preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgia Poursoulis</w:t>
+                <w:t xml:space="preserve">An orthotropic damage model with internal sliding and friction for masonry-like material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.92⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 267, pp.108397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473949v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced finite element formulation incorporating stress jumps and interface behaviour in structures with embedded linear inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Riccardi</w:t>
+                <w:t xml:space="preserve">Archaeoseismology in France: developments and new perspectives for cultural heritage preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Poursoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.6557⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955768v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified non-linear modelling strategy to generate fragility curves for old masonry buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vitse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Stocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Giry</w:t>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
+                <w:t xml:space="preserve">Alaa Eddin Iskef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irmela Zentner</w:t>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Nayman</w:t>
+                <w:t xml:space="preserve">Renaud Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 254, pp.106579. </w:t>
+              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.112-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250817v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for updating magnitudes assigned to historical earthquakes: application to the La Tour-du-Pin 1889 earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Stocchi</w:t>
+                <w:t xml:space="preserve">Coupled continuous–discrete formulation based on microplane and strong discontinuity models for representing non-orthogonal intersecting cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kakarla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.82⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 245, pp.107565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.107565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356745v1</w:t>
+                <w:t xml:space="preserve">hal-03164511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled continuous–discrete formulation based on microplane and strong discontinuity models for representing non-orthogonal intersecting cracks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
+                <w:t xml:space="preserve">Seismic energy dissipation in reinforced concrete beam: investigating damping formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 245, pp.107565. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.107565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2021.2009380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164511v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t>
+                <w:t xml:space="preserve">Methodology for updating magnitudes assigned to historical earthquakes: application to the La Tour-du-Pin 1889 earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vitse</w:t>
+                <w:t xml:space="preserve">Alessandro Stocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
+                <w:t xml:space="preserve">Irmela Zentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Eddin Iskef</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Gras</w:t>
+                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456755v1</w:t>
+                <w:t xml:space="preserve">hal-03356745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic energy dissipation in reinforced concrete beam: investigating damping formulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simplified non-linear modelling strategy to generate fragility curves for old masonry buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmela Zentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2021.2009380⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 254, pp.106579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467808v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional Eikonal Non-Local (ENL) damage models: Influence of the integration rule for computing interaction distances and indirect loading control on damage localization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">Enhanced finite element formulation incorporating stress jumps and interface behaviour in structures with embedded linear inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2020.103620⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122 (3), pp.726-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003177v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CastLab: an object-oriented finite element toolbox within the Matlab environment for educational and research purposes in computational solid mechanics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">Seismic energy dissipation in reinforced concrete beam: investigating damping formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2018.08.016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2021.2009380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969348v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an equivalent viscous damping function depending on engineering demand parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Heitz</w:t>
+                <w:t xml:space="preserve">One-dimensional Eikonal Non-Local (ENL) damage models: Influence of the integration rule for computing interaction distances and indirect loading control on damage localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2019.03.058⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2020.103620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079797v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipations in reinforced concrete components: Static and dynamic experimental identification strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CastLab: an object-oriented finite element toolbox within the Matlab environment for educational and research purposes in computational solid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Heitz</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romili Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.065⟩</w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.136-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2018.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321381v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From diffuse damage to strain localization from an Eikonal Non-Local (ENL) Continuum Damage model with evolving internal length</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">Identification of an equivalent viscous damping function depending on engineering demand parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.637-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2019.03.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702706v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong discontinuity analysis of a class of anisotropic continuum damage constitutive models – Part II: Concrete material application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
+                <w:t xml:space="preserve">From diffuse damage to strain localization from an Eikonal Non-Local (ENL) Continuum Damage model with evolving internal length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 331, pp.650-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545348v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete anisotropic damage constitutive law with an enhanced mixed-mode kinematics: Application to RC shear walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissipations in reinforced concrete components: Static and dynamic experimental identification strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejona Kishta</w:t>
+                <w:t xml:space="preserve">A. Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mikel Balmaseda Aguirre</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.08.005⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.436-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581198v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong discontinuity analysis of a class of anisotropic continuum damage constitutive models ? Part I: Theoretical considerations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Strong discontinuity analysis of a class of anisotropic continuum damage constitutive models – Part II: Concrete material application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejona Kishta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.09.010⟩</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545344v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of a half-scaled reinforced concrete building equipped with thermal break components subjected to seismic loading up to severe damage state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Strong discontinuity analysis of a class of anisotropic continuum damage constitutive models ? Part I: Theoretical considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejona Kishta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.03.017⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545324v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological search of the crack pattern from a continuum mechanical computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+                <w:t xml:space="preserve">A discrete anisotropic damage constitutive law with an enhanced mixed-mode kinematics: Application to RC shear walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejona Kishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Balmaseda Aguirre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.05.005⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.121-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545335v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking analysis of reinforced concrete structures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and numerical study of a half-scaled reinforced concrete building equipped with thermal break components subjected to seismic loading up to severe damage state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Frau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.881756⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.29 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516564v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a large-scale seismic assessment method for heritage building: vulnerability of masonry baroque churches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Limoge-Schraen</w:t>
+                <w:t xml:space="preserve">Topological search of the crack pattern from a continuum mechanical computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1061459⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.346-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545310v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toward a large-scale seismic assessment method for heritage building: vulnerability of masonry baroque churches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge-Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (6), pp.680 - 710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1061459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cracking analysis of reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (7), pp.724-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.881756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stress-based nonlocal damage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (25-26), pp.3431 - 3443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation par essais virtuels de l'instrumentation multivue et multiéchelle des essais en compression diagonale sur des panneaux en maçonnerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4864,5821 +5098,6175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure risk evaluation of a masonry bridge under seismic loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+                <w:t xml:space="preserve">Comparison of simulated and inferred structural damage caused by historical earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Yanez Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Montabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">ESC2024 - 39th General Assembly of the European Seismological Commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638746v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and proposition of a locally updated damping model for reinforced concrete elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Failure risk evaluation of a masonry bridge under seismic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Léger</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638736v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Characterization of Five Historical Bell Towers in the Mugello Basin (Italy)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Lancieri</w:t>
+                <w:t xml:space="preserve">Identification and proposition of a locally updated damping model for reinforced concrete elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Operational Modal Analysis Conference (IOMAC 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Milan (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844258v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation objective de structures en maçonnerie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">Dynamic Characterization of Five Historical Bell Towers in the Mugello Basin (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Montabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Arrighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lancieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Operational Modal Analysis Conference (IOMAC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Napoli, Italy. pp.45-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61421-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610998v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation à gradient implicite avec une métrique Riemanniene pour les matériaux quasi-fragiles : anisotropie induite de l'endommagement et interactions non-locales évolutives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">Modélisation objective de structures en maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlo Callari</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823011v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic and anisotropic Eikonal gradient-enhanced damage models: thermodynamics derivation and simulation of quasi-brittle materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Régularisation à gradient implicite avec une métrique Riemanniene pour les matériaux quasi-fragiles : anisotropie induite de l'endommagement et interactions non-locales évolutives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Callari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC 2023 - The Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303371v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling Of Masonry-Like Materials Under Cyclic Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Rostagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bangalore, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21012/fc11.092316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic analysis of tall buildings through an enriched equivalent beam model: Application to Grenoble City Hall</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giry Cédric</w:t>
+                <w:t xml:space="preserve">Isotropic and anisotropic Eikonal gradient-enhanced damage models: thermodynamics derivation and simulation of quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno RIBEIRO NOGUEIRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Callari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Earthquake Engineering and Seismology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">CFRAC 2023 - The Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160870v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse unidimensionnelle des effets de bords et de diffusion de l'endommagement pour des méthodes non locales avec interactions évolutives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">Seismic analysis of tall buildings through an enriched equivalent beam model: Application to Grenoble City Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Carolina Franco Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giry Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2022 - 15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Earthquake Engineering and Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717979v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the localized failure of CFRP retrofitted reinforced concrete joints with embedded anchors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Riccardi</w:t>
+                <w:t xml:space="preserve">Analyse unidimensionnelle des effets de bords et de diffusion de l'endommagement pour des méthodes non locales avec interactions évolutives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno RIBEIRO NOGUEIRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">CSMA 2022 - 15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304343v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locale scale damping model for reinforced concrete elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling local energy dissipation mechanisms in the seismic response of reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th World Congress on Computational Mechanics &amp; 8th Asian Pacific Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Yokohama (virtual congress), Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761871v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipations in reinforced concrete beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the localized failure of CFRP retrofitted reinforced concrete joints with embedded anchors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Léger</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Virtual Congress WCCM &amp; ECCOMAS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (virtual congress), France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761864v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage-to-fracture transition through an Eikonal Non-Local (ENL) continuum damage formulation with embedded strong discontinuities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">Locale scale damping model for reinforced concrete elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21012/FC10.233386⟩</w:t>
+              <w:t xml:space="preserve">8th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athens (virtual congress), Greece. pp.4341-4352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/120121.8790.18761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436622v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse unidimensionnelle de la transition « endommagement non local eikonal-fissure cohésive »</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">Dissipations in reinforced concrete beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">14th Virtual Congress WCCM &amp; ECCOMAS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (virtual congress), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436634v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage élasticité -endommagement -plasticité dans un cadre explicitement orthotrope pour la modélisation de la maçonnerie sous sollicitations cycliques multiaxiales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
+                <w:t xml:space="preserve">Damage-to-fracture transition through an Eikonal Non-Local (ENL) continuum damage formulation with embedded strong discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2019, 14ème colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bayonne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/FC10.233386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397081v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the reassessment of magnitudes assigned to historical earthquakes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse unidimensionnelle de la transition « endommagement non local eikonal-fissure cohésive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Canadian Conference of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171540v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la dissipation dans des éléments de structures en béton armé</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">Couplage élasticité -endommagement -plasticité dans un cadre explicitement orthotrope pour la modélisation de la maçonnerie sous sollicitations cycliques multiaxiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-J Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque national de l'AFPS - AFPS’19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CSMA 2019, 14ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535053v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced finite elements for the simulations of structures with embedded anchors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Riccardi</w:t>
+                <w:t xml:space="preserve">Analyse de la dissipation dans des éléments de structures en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-X</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème colloque national de l'AFPS - AFPS’19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436625v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour l'actualisation de la magnitude d'un séisme historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Stocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmela Zentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Nayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque National AFPS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une technique d'homogénéisation appliquée aux bâtiments périodiques multiportiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cedric Desprez</w:t>
+                <w:t xml:space="preserve">Enhanced finite elements for the simulations of structures with embedded anchors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque national de l'AFPS - AFPS’19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bayonne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/FC10.233539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535037v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From anisotropic damage to multiple cracks by coupling a microplane model and a strong discontinuity formulation in the Embedded Finite Element Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
+                <w:t xml:space="preserve">Methodology for the reassessment of magnitudes assigned to historical earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zentner Irmela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">12th Canadian Conference of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535833v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la dissipation dans des éléments de structures en béton armé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+                <w:t xml:space="preserve">Une technique d'homogénéisation appliquée aux bâtiments périodiques multiportiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Carolina Franco Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National de l'AFPS</w:t>
+              <w:t xml:space="preserve">10ème colloque national de l'AFPS - AFPS’19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761879v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beam-particle model to identify constitutive laws for quasi-brittle materials under complex loading: From concrete to masonry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+                <w:t xml:space="preserve">From anisotropic damage to multiple cracks by coupling a microplane model and a strong discontinuity formulation in the Embedded Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kakarla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850066v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local interactions across damaged bands and near notches or free-edges in isotropic Eikonal Non-Local (ENL) damage models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">Analyse de la dissipation dans des éléments de structures en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC 2018,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">10ème Colloque National de l'AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153171v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">A homogenization technique applied to periodic buildings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Carolina Franco Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">7th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153180v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cracks of damaged concrete structures in dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rana Akiki</w:t>
+                <w:t xml:space="preserve">A beam-particle model to identify constitutive laws for quasi-brittle materials under complex loading: From concrete to masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153191v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the reassessment of magnitudes assigned to historical earthquakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of cracks of damaged concrete structures in dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEE; 16th European Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836925v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive analysis of damaged zone of concrete structures for real cracks description</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rana Akiki</w:t>
+                <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress on Computational Mechanics, WCCM2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153207v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are the equivalent damping ratios modified by nonlinear engineering demand parameters?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodology for the reassessment of magnitudes assigned to historical earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmela Zentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.15 - 17</w:t>
+              <w:t xml:space="preserve">ECEE; 16th European Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634677v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping identification and quantification: experimental evidences and first numerical results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Non-local interactions across damaged bands and near notches or free-edges in isotropic Eikonal Non-Local (ENL) damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Maoult</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC 2018,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633809v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-intrusive analysis of damaged zone of concrete structures for real cracks description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Desmorat</w:t>
+                <w:t xml:space="preserve">Rana Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">13th World Congress on Computational Mechanics, WCCM2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623490v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete simulation tool for the study of old masonry nonlinear behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How are the equivalent damping ratios modified by nonlinear engineering demand parameters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Conference on Earthquake, 16WCEE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">6th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.15 - 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715838v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRACKING ANALYSIS OF FIBRE REINFORCED STRUCTURES SUBJECT TO DYNAMIC LOADING</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Gatuingt</w:t>
+                <w:t xml:space="preserve">Damping identification and quantification: experimental evidences and first numerical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">16th World Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623494v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la fissuration d'une structure en béton de fibres sous sollicitations dynamiques</w:t>
+                <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Akiki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">G Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899262v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal damage with evolving internal length: the Eikonal nonlocal formulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A discrete simulation tool for the study of old masonry nonlinear behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Milan Jirásek</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUIUM LAGRANGIANUM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16th World Conference on Earthquake, 16WCEE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623655v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai multiaxial d'assemblage poutre-poteau en béton armé</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Poncelet</w:t>
+                <w:t xml:space="preserve">CRACKING ANALYSIS OF FIBRE REINFORCED STRUCTURES SUBJECT TO DYNAMIC LOADING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of Techniques d'Imagerie pour la CaractArisation des MatAriaux et des Structures du GAnie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576730v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING AND SIMULATION FOR AN OPTIMIZED DESIGN OF A DYNAMIC BENDING TEST</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Étude de la fissuration d'une structure en béton de fibres sous sollicitations dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Stéfan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7712/100016.1808.9862⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01498192v1</w:t>
+                <w:t xml:space="preserve">hal-01899262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the nonlinear mechanical response of reinforced concrete structures by simplified approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alaa Eddin Iskef</w:t>
+                <w:t xml:space="preserve">Nonlocal damage with evolving internal length: the Eikonal nonlocal formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Giry</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Jirásek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Geotechnics, Buildings and Structures (CIGOS 2015 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">COLLOQUIUM LAGRANGIANUM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623728v1</w:t>
+                <w:t xml:space="preserve">hal-01623655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois points clés pour un diagnostic de vulnérabilité sismique à grande échelle de monuments historiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+                <w:t xml:space="preserve">Essai multiaxial d'assemblage poutre-poteau en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iskef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque national de l'AFPS - AFPS’15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Proc. of Techniques d'Imagerie pour la CaractArisation des MatAriaux et des Structures du GAnie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536198v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement tridimensionnel de structures en béton armé sous chargement sismique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODELING AND SIMULATION FOR AN OPTIMIZED DESIGN OF A DYNAMIC BENDING TEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Stéfan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque national de l'AFPS - AFPS’15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece. pp.242-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/100016.1808.9862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536201v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a general method for structural seismic assessment of cultural heritage: Religious baroque heritage in the upper valleys of French Savoy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Trois points clés pour un diagnostic de vulnérabilité sismique à grande échelle de monuments historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HERITAGE 2014 - 4th International Conference on Heritage and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Guimaraes, Portugal</w:t>
+              <w:t xml:space="preserve">9ème colloque national de l'AFPS - AFPS’15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702213v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la vulnérabilité sismique du patrimoine historique : Modélisation numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
+                <w:t xml:space="preserve">Modeling the nonlinear mechanical response of reinforced concrete structures by simplified approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Eddin Iskef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Brocato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUGC - 32èmes rencontres de l'Association Universitaire de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France. 10p</w:t>
+              <w:t xml:space="preserve">Third International Conference on Geotechnics, Buildings and Structures (CIGOS 2015 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01030758v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local model and global-local cracking analysis for the study of size effect</w:t>
+                <w:t xml:space="preserve">Analyse du comportement tridimensionnel de structures en béton armé sous chargement sismique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ejona Kishta</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modeling of Concrete Structures (EURO-C)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, St. Anton Am Arlberg, Austria</w:t>
+              <w:t xml:space="preserve">9ème colloque national de l'AFPS - AFPS’15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656143v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the behavior of quasi-brittle materials under cyclic loading</w:t>
+                <w:t xml:space="preserve">Non-local model and global-local cracking analysis for the study of size effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejona Kishta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC14 - European Mechanics of Materials Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Gotherborg, France</w:t>
+              <w:t xml:space="preserve">Computational Modeling of Concrete Structures (EURO-C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, St. Anton Am Arlberg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535877v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux nonlocaux continus et réanalyse locale discrète pour l'étude de l'effet d'échelle du béton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+                <w:t xml:space="preserve">Toward a general method for structural seismic assessment of cultural heritage: Religious baroque heritage in the upper valleys of French Savoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Brocato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème rencontres universitaires de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">HERITAGE 2014 - 4th International Conference on Heritage and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692530v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark on the cracking simulation of reinforced concrete ties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian La Borderie</w:t>
+                <w:t xml:space="preserve">Evaluation de la vulnérabilité sismique du patrimoine historique : Modélisation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Brocato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">AUGC - 32èmes rencontres de l'Association Universitaire de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947057v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress state influence on nonlocal interactions in damage modelling</w:t>
+                <w:t xml:space="preserve">Modelling the behavior of quasi-brittle materials under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Minga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-C 2010, Computational Modelling of Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Rohrmoos/Schladming, Austria. pp.145-152</w:t>
+              <w:t xml:space="preserve">EMMC14 - European Mechanics of Materials Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Gotherborg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008966v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement et fissuration du béton armé : passage continu – discret</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+                <w:t xml:space="preserve">Milieux nonlocaux continus et réanalyse locale discrète pour l'étude de l'effet d'échelle du béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejona Kishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Mazars</w:t>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM'09, XIXème congrès français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">31ème rencontres universitaires de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364373v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Modeling Strategies for non linear dynamic calculations of RC structural walls including Soil-Structure Interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grange</w:t>
+                <w:t xml:space="preserve">Benchmark on the cracking simulation of reinforced concrete ties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures, IASS-IACM 2008: "Spanning Nano to Mega"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Cornell University, Ithaca, NY, United States</w:t>
+              <w:t xml:space="preserve">FraMCoS 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008893v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Prediction of the benchmark SMART 2008</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress state influence on nonlocal interactions in damage modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMART 2008 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, CEA Saclay, France</w:t>
+              <w:t xml:space="preserve">EURO-C 2010, Computational Modelling of Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Rohrmoos/Schladming, Austria. pp.145-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007941v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Modeling Strategies for non linear dynamic calculations of the benchmark SMART2008</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endommagement et fissuration du béton armé : passage continu – discret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM'09, XIXème congrès français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplified Modeling Strategies for non linear dynamic calculations of RC structural walls including Soil-Structure Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures, IASS-IACM 2008: "Spanning Nano to Mega"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Cornell University, Ithaca, NY, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Best Prediction of the benchmark SMART 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pegon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMART 2008 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, CEA Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplified Modeling Strategies for non linear dynamic calculations of the benchmark SMART2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMART 2008 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, CEA Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10688,510 +11276,764 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MINERVE - Un jumeau numérique pour gérer l'infrastructure ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhammed Achhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R El Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jumeaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing ground motion of historical earthquakes : the case of Sant'Agata del Mugello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Montabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Arrighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des ponts en maçonnerie sous sollicitations sismiques : de la loi de comportement au calcul de structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-J. Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque national de l'AFPS - AFPS’19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Association Française du Génie Parasismique : rapport de la mission du séisme du Teil du 11 novembre 2019 (Ardèche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Arroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D dissipative mechanisms modelling for masonry-like materials under multiaxial cyclic loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Modelling of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CRC Press; CRC Press, pp.389-398, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003316404-46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stress-based Non-local Damage Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Damage Mechanics of Cementitious Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.51-88, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118562086.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11201,147 +12043,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRansformer pour Adapter l'existant : une approche multisCalairE et Systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11351,161 +12193,264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential geometry-based thermodynamics derivation of isotropic and anisotropic eikonal non-local gradient damage models using a micromorphic media framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breno RIBEIRO NOGUEIRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Callari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation objective de la localisation des déformations et de la fissuration des structures en béton soumises à des chargements statiques ou dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre. Université de Grenoble, 2011. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011GRENI074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00697769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11652,51 +12597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498249v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Destruhaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02707-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002032v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Ribeiro Nogueira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chambreuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107983" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rostagni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107802" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.109696" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500611v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Masri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.38" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109670" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatuingt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00975-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montabert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade L&#233;pine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Choueiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13092168" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno RIBEIRO NOGUEIRA" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.30" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.3875" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Carolina Franco Ariza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Semblat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106729" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Tisserand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Poursoulis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.92" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Riccardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6557" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stocchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Nayman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106579" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.82" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kakarla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107565" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.2009380" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103620" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969348v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romili Paredes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2018.08.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.03.058" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maoult" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejona Kishta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.03.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Balmaseda Aguirre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.08.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.09.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545324v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ile" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Frau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.03.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516564v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881756" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge-Schraen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desprez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1061459" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.08.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arrighetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61421-7_5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc11.092316" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04160870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giry C&#233;dric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304343v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761871v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8790.18761" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436622v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233386" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436634v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Tisserand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. H. Nguyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436625v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233539" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512020v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535037v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chesnais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535833v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153171v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153191v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Akiki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836925v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153207v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634677v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Maoult" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623490v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899262v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Jir&#225;sek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576730v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iskef" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498192v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia St&#233;fan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1808.9862" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623728v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536198v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536201v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702213v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030758v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656143v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535877v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Minga" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692530v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947057v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008966v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364373v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008893v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007941v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pegon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008894v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercerat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397171v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Tisserand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535143v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562086.ch3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144992v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-026-03052-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Destruhaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02707-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Ribeiro Nogueira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chambreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rostagni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107983" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107802" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.109696" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Masri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.38" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109670" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatuingt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00975-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montabert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade L&#233;pine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Choueiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13092168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno RIBEIRO NOGUEIRA" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.30" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.3875" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Carolina Franco Ariza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Semblat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106729" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.137" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Tisserand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108397" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Poursoulis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.92" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164511v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kakarla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107565" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.2009380" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stocchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.82" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Nayman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106579" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Riccardi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6557" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003177v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103620" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romili Paredes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2018.08.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079797v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.03.058" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maoult" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.065" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejona Kishta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.03.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.09.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581198v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Balmaseda Aguirre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.08.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545324v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Frau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.03.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge-Schraen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desprez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1061459" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881756" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.08.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176577v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927272v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Yanez Chura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco de Felice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arrighetti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61421-7_5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823011v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc11.092316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04160870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giry C&#233;dric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717979v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304343v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761871v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8790.18761" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436622v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233386" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436634v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Tisserand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. H. Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512020v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436625v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233539" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535037v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chesnais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535833v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761879v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535334v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153191v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Akiki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153171v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634677v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Maoult" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623490v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715838v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623494v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899262v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623655v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Jir&#225;sek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iskef" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498192v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia St&#233;fan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1808.9862" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536198v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623728v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536201v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030758v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535877v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Minga" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692530v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947057v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008966v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008893v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007941v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pegon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008894v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482590v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercerat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397171v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Tisserand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276107v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arroucau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780686v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-46" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535143v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562086.ch3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567173v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697769v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENI074" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>