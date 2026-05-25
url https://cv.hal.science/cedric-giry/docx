--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -313,976 +313,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la corrélation d’images pour l’analyse d’essais de compression diagonale sur des panneaux en maçonnerie renforcés ou non</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">Réponse dynamique d’un pont en maçonnerie avec différents niveaux de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami El Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5ème édition des Journées Nationales de la Maçonnerie, 43 (6), pp.5647. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.43.6.5⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 43 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.6.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498249v1</w:t>
+                <w:t xml:space="preserve">hal-05500611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Design of Masonry Triplet Shear Tests using Digital Image Correlation</w:t>
+                <w:t xml:space="preserve">Apport de la corrélation d’images pour l’analyse d’essais de compression diagonale sur des panneaux en maçonnerie renforcés ou non</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Destruhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02707-9⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5ème édition des Journées Nationales de la Maçonnerie, 43 (6), pp.5647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.6.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118956v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave dispersion and bifurcation analyses of eikonal gradient-enhanced isotropic damage models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">Virtual Design of Masonry Triplet Shear Tests using Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105643⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (6), pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02707-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002032v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des dissipations dans la réponse sismique des structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
+                <w:t xml:space="preserve">Wave dispersion and bifurcation analyses of eikonal gradient-enhanced isotropic damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.43.6.4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.105643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500616v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-based and locally updated nonlinear damping model for cracked reinforced concrete beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modélisation des dissipations dans la réponse sismique des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107983⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Spcial Issur n°43 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.6.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318252v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dissipative orthotropic non-local approach for objective modelling of masonry structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
+                <w:t xml:space="preserve">Physics-based and locally updated nonlinear damping model for cracked reinforced concrete beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 315, pp.107802. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 319, pp.107983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05093496v1</w:t>
+                <w:t xml:space="preserve">hal-05318252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the shear behavior of masonry triplets via digital image correlation, damage quantification and Mohr-Coulomb criterion identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">A dissipative orthotropic non-local approach for objective modelling of masonry structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2025.109696⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315, pp.107802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180848v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse dynamique d’un pont en maçonnerie avec différents niveaux de modélisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rami El Masri</w:t>
+                <w:t xml:space="preserve">Exploring the shear behavior of masonry triplets via digital image correlation, damage quantification and Mohr-Coulomb criterion identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (6), </w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.109696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.43.6.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2025.109696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500611v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing a test-calculation dialogue for shear tests on masonry triplets.</w:t>
               </w:r>
@@ -1385,64 +1385,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eikonal gradient-enhanced regularization of anisotropic second-order tensorial continuum damage models for quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1509,1959 +1509,1959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential geometry-based thermodynamics derivation of isotropic and anisotropic eikonal non-local gradient (ENLG) damage models using a micromorphic media framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">Identification methods of material‐based damping for cracked reinforced concrete beam models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlo Callari</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.109670. </w:t>
+              <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eqe.3875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270842v1</w:t>
+                <w:t xml:space="preserve">hal-04041385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debonding Analysis of Fibre Reinforced Polymer Anchors in Concrete via In-Situ X-Ray Microtomography Tests Coupled to Volume and Digital Image Correlation</w:t>
+                <w:t xml:space="preserve">Numerical simulations of concrete specimens with the gradient-enhanced Eikonal non-local damage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Riccardi</w:t>
+                <w:t xml:space="preserve">Breno RIBEIRO NOGUEIRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Gatuingt</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Callari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-023-00975-6⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Proocedings of the 41th meeting ot civil engineering (CFGC) - Paris, 41 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.1.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144913v1</w:t>
+                <w:t xml:space="preserve">hal-04270839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open Database to Evaluate the Fundamental Frequency of Historical Masonry Towers through Empirical and Physics-Based Formulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Montabert</w:t>
+                <w:t xml:space="preserve">Differential geometry-based thermodynamics derivation of isotropic and anisotropic eikonal non-local gradient (ENLG) damage models using a micromorphic media framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Callari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13092168⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.109670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189178v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of concrete specimens with the gradient-enhanced Eikonal non-local damage model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">Debonding Analysis of Fibre Reinforced Polymer Anchors in Concrete via In-Situ X-Ray Microtomography Tests Coupled to Volume and Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlo Callari</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.1.30⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume 63, pp.1067-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-023-00975-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270839v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification methods of material‐based damping for cracked reinforced concrete beam models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+                <w:t xml:space="preserve">An Open Database to Evaluate the Fundamental Frequency of Historical Masonry Towers through Empirical and Physics-Based Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Montabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Choueiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.2168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eqe.3875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13092168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041385v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element formulation of a homogenized beam for reticulated structure dynamics</w:t>
+                <w:t xml:space="preserve">An orthotropic damage model with internal sliding and friction for masonry-like material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graciela Carolina Franco Ariza</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chesnais</w:t>
+                <w:t xml:space="preserve">Thi Thanh Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-F. Semblat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106729⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 267, pp.108397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526283v1</w:t>
+                <w:t xml:space="preserve">hal-03640573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional study of boundary effects and damage diffusion for regularized damage models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t>
+                <w:t xml:space="preserve">Finite element formulation of a homogenized beam for reticulated structure dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Carolina Franco Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.137⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 261-262, pp.106729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881906v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An orthotropic damage model with internal sliding and friction for masonry-like material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
+                <w:t xml:space="preserve">One-dimensional study of boundary effects and damage diffusion for regularized damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 267, pp.108397. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 350 (G3), pp.507-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640573v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeoseismology in France: developments and new perspectives for cultural heritage preservation</w:t>
+                <w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Poursoulis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Giry</w:t>
+                <w:t xml:space="preserve">Matthieu Vitse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dessales</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Eddin Iskef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.92⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.112-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473949v1</w:t>
+                <w:t xml:space="preserve">hal-02456755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced finite element formulation incorporating stress jumps and interface behaviour in structures with embedded linear inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122 (3), pp.726-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456755v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled continuous–discrete formulation based on microplane and strong discontinuity models for representing non-orthogonal intersecting cracks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for updating magnitudes assigned to historical earthquakes: application to the La Tour-du-Pin 1889 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santosh Kakarla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">Irmela Zentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 245, pp.107565. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.107565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164511v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic energy dissipation in reinforced concrete beam: investigating damping formulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+                <w:t xml:space="preserve">A simplified non-linear modelling strategy to generate fragility curves for old masonry buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmela Zentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2021.2009380⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 254, pp.106579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510401v1</w:t>
+                <w:t xml:space="preserve">hal-03250817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for updating magnitudes assigned to historical earthquakes: application to the La Tour-du-Pin 1889 earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Stocchi</w:t>
+                <w:t xml:space="preserve">Archaeoseismology in France: developments and new perspectives for cultural heritage preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Poursoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.82⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356745v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified non-linear modelling strategy to generate fragility curves for old masonry buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Stocchi</w:t>
+                <w:t xml:space="preserve">Coupled continuous–discrete formulation based on microplane and strong discontinuity models for representing non-orthogonal intersecting cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kakarla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106579⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 245, pp.107565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.107565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250817v1</w:t>
+                <w:t xml:space="preserve">hal-03164511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced finite element formulation incorporating stress jumps and interface behaviour in structures with embedded linear inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Riccardi</w:t>
+                <w:t xml:space="preserve">Seismic energy dissipation in reinforced concrete beam: investigating damping formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 122 (3), pp.726-751. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.6557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2021.2009380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955768v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic energy dissipation in reinforced concrete beam: investigating damping formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2021.2009380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467808v1</w:t>
@@ -3485,51 +3485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional Eikonal Non-Local (ENL) damage models: Influence of the integration rule for computing interaction distances and indirect loading control on damage localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3589,90 +3589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CastLab: an object-oriented finite element toolbox within the Matlab environment for educational and research purposes in computational solid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romili Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3834,1153 +3834,1153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From diffuse damage to strain localization from an Eikonal Non-Local (ENL) Continuum Damage model with evolving internal length</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">Dissipations in reinforced concrete components: Static and dynamic experimental identification strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.436-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702706v1</w:t>
+                <w:t xml:space="preserve">hal-03321381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipations in reinforced concrete components: Static and dynamic experimental identification strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Richard</w:t>
+                <w:t xml:space="preserve">From diffuse damage to strain localization from an Eikonal Non-Local (ENL) Continuum Damage model with evolving internal length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163, pp.436-451. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 331, pp.650-674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321381v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong discontinuity analysis of a class of anisotropic continuum damage constitutive models – Part II: Concrete material application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong discontinuity analysis of a class of anisotropic continuum damage constitutive models ? Part I: Theoretical considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejona Kishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2017.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545348v1</w:t>
+                <w:t xml:space="preserve">hal-01545344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong discontinuity analysis of a class of anisotropic continuum damage constitutive models ? Part I: Theoretical considerations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">A discrete anisotropic damage constitutive law with an enhanced mixed-mode kinematics: Application to RC shear walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejona Kishta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Balmaseda Aguirre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.09.010⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.121-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545344v1</w:t>
+                <w:t xml:space="preserve">hal-01581198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete anisotropic damage constitutive law with an enhanced mixed-mode kinematics: Application to RC shear walls</w:t>
+                <w:t xml:space="preserve">Strong discontinuity analysis of a class of anisotropic continuum damage constitutive models – Part II: Concrete material application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejona Kishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikel Balmaseda Aguirre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 184, pp.121-140. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581198v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of a half-scaled reinforced concrete building equipped with thermal break components subjected to seismic loading up to severe damage state</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topological search of the crack pattern from a continuum mechanical computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ile</w:t>
+                <w:t xml:space="preserve">Marina Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Frau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92, pp.29 - 45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.03.017⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 99, pp.346-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545324v1</w:t>
+                <w:t xml:space="preserve">hal-01545335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological search of the crack pattern from a continuum mechanical computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of a half-scaled reinforced concrete building equipped with thermal break components subjected to seismic loading up to severe damage state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Frau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Bottoni</w:t>
+                <w:t xml:space="preserve">Amandine Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 99, pp.346-359. </w:t>
+              <w:t xml:space="preserve">, 2015, 92, pp.29 - 45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545335v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a large-scale seismic assessment method for heritage building: vulnerability of masonry baroque churches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cracking analysis of reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Limoge-Schraen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20 (6), pp.680 - 710. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1061459⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 18 (7), pp.724-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.881756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545310v1</w:t>
+                <w:t xml:space="preserve">hal-01516564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking analysis of reinforced concrete structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a large-scale seismic assessment method for heritage building: vulnerability of masonry baroque churches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge-Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Cedric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 18 (7), pp.724-737. </w:t>
+              <w:t xml:space="preserve">, 2014, 20 (6), pp.680 - 710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.881756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1061459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516564v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-based nonlocal damage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5161,316 +5161,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of simulated and inferred structural damage caused by historical earthquakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Montabert</w:t>
+                <w:t xml:space="preserve">Régularisation à gradient implicite avec une métrique Riemanniene pour les matériaux quasi-fragiles : anisotropie induite de l'endommagement et interactions non-locales évolutives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Callari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC2024 - 39th General Assembly of the European Seismological Commission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927272v1</w:t>
+                <w:t xml:space="preserve">hal-04823011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure risk evaluation of a masonry bridge under seismic loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+                <w:t xml:space="preserve">Comparison of simulated and inferred structural damage caused by historical earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Yanez Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Montabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">ESC2024 - 39th General Assembly of the European Seismological Commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638746v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and proposition of a locally updated damping model for reinforced concrete elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5489,429 +5515,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Characterization of Five Historical Bell Towers in the Mugello Basin (Italy)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Lancieri</w:t>
+                <w:t xml:space="preserve">Failure risk evaluation of a masonry bridge under seismic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Operational Modal Analysis Conference (IOMAC 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Milan (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844258v1</w:t>
+                <w:t xml:space="preserve">hal-04638746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation objective de structures en maçonnerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Rostagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation à gradient implicite avec une métrique Riemanniene pour les matériaux quasi-fragiles : anisotropie induite de l'endommagement et interactions non-locales évolutives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlo Callari</w:t>
+                <w:t xml:space="preserve">Dynamic Characterization of Five Historical Bell Towers in the Mugello Basin (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Montabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Arrighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lancieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Operational Modal Analysis Conference (IOMAC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Napoli, Italy. pp.45-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61421-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823011v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling Of Masonry-Like Materials Under Cyclic Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Rostagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bangalore, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5945,64 +5945,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic and anisotropic Eikonal gradient-enhanced damage models: thermodynamics derivation and simulation of quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breno RIBEIRO NOGUEIRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6060,325 +6060,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic analysis of tall buildings through an enriched equivalent beam model: Application to Grenoble City Hall</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giry Cédric</w:t>
+                <w:t xml:space="preserve">Analyse unidimensionnelle des effets de bords et de diffusion de l'endommagement pour des méthodes non locales avec interactions évolutives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno RIBEIRO NOGUEIRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Earthquake Engineering and Seismology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">CSMA 2022 - 15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160870v1</w:t>
+                <w:t xml:space="preserve">hal-03717979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse unidimensionnelle des effets de bords et de diffusion de l'endommagement pour des méthodes non locales avec interactions évolutives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">Seismic analysis of tall buildings through an enriched equivalent beam model: Application to Grenoble City Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Carolina Franco Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giry Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2022 - 15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Earthquake Engineering and Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717979v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling local energy dissipation mechanisms in the seismic response of reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Congress on Computational Mechanics &amp; 8th Asian Pacific Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Yokohama (virtual congress), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6397,308 +6397,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the localized failure of CFRP retrofitted reinforced concrete joints with embedded anchors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Riccardi</w:t>
+                <w:t xml:space="preserve">Locale scale damping model for reinforced concrete elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athens (virtual congress), Greece. pp.4341-4352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/120121.8790.18761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304343v1</w:t>
+                <w:t xml:space="preserve">hal-03761871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locale scale damping model for reinforced concrete elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the localized failure of CFRP retrofitted reinforced concrete joints with embedded anchors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Léger</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7712/120121.8790.18761⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03761871v1</w:t>
+                <w:t xml:space="preserve">hal-04304343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipations in reinforced concrete beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Virtual Congress WCCM &amp; ECCOMAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris (virtual congress), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6717,1448 +6717,1418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage-to-fracture transition through an Eikonal Non-Local (ENL) continuum damage formulation with embedded strong discontinuities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">A homogenization technique applied to periodic buildings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Carolina Franco Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-X</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436622v1</w:t>
+                <w:t xml:space="preserve">hal-02535334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse unidimensionnelle de la transition « endommagement non local eikonal-fissure cohésive »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Thierry</w:t>
+                <w:t xml:space="preserve">Methodology for the reassessment of magnitudes assigned to historical earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rastiello</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zentner Irmela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">12th Canadian Conference of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436634v1</w:t>
+                <w:t xml:space="preserve">hal-02171540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage élasticité -endommagement -plasticité dans un cadre explicitement orthotrope pour la modélisation de la maçonnerie sous sollicitations cycliques multiaxiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-J Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-J Tisserand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2019, 14ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la dissipation dans des éléments de structures en béton armé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Heitz</w:t>
+                <w:t xml:space="preserve">Damage-to-fracture transition through an Eikonal Non-Local (ENL) continuum damage formulation with embedded strong discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque national de l'AFPS - AFPS’19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bayonne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/FC10.233386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535053v1</w:t>
+                <w:t xml:space="preserve">hal-02436622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour l'actualisation de la magnitude d'un séisme historique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse unidimensionnelle de la transition « endommagement non local eikonal-fissure cohésive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National AFPS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512020v1</w:t>
+                <w:t xml:space="preserve">hal-02436634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced finite elements for the simulations of structures with embedded anchors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayonne, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/FC10.233539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the reassessment of magnitudes assigned to historical earthquakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Stocchi</w:t>
+                <w:t xml:space="preserve">Analyse de la dissipation dans des éléments de structures en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Canadian Conference of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">10ème colloque national de l'AFPS - AFPS’19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171540v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une technique d'homogénéisation appliquée aux bâtiments périodiques multiportiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cedric Desprez</w:t>
+                <w:t xml:space="preserve">Méthodologie pour l'actualisation de la magnitude d'un séisme historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmela Zentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque national de l'AFPS - AFPS’19</w:t>
+              <w:t xml:space="preserve">10ème Colloque National AFPS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535037v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From anisotropic damage to multiple cracks by coupling a microplane model and a strong discontinuity formulation in the Embedded Finite Element Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santosh Kakarla</w:t>
+                <w:t xml:space="preserve">Une technique d'homogénéisation appliquée aux bâtiments périodiques multiportiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Carolina Franco Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Rastiello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
+                <w:t xml:space="preserve">Celine Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">10ème colloque national de l'AFPS - AFPS’19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535833v1</w:t>
+                <w:t xml:space="preserve">hal-02535037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la dissipation dans des éléments de structures en béton armé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+                <w:t xml:space="preserve">From anisotropic damage to multiple cracks by coupling a microplane model and a strong discontinuity formulation in the Embedded Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kakarla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National de l'AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761879v1</w:t>
+                <w:t xml:space="preserve">hal-02535833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homogenization technique applied to periodic buildings.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean François Semblat</w:t>
+                <w:t xml:space="preserve">Analyse de la dissipation dans des éléments de structures en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece. 1 p</w:t>
+              <w:t xml:space="preserve">10ème Colloque National de l'AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535334v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beam-particle model to identify constitutive laws for quasi-brittle materials under complex loading: From concrete to masonry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+                <w:t xml:space="preserve">Non-intrusive analysis of damaged zone of concrete structures for real cracks description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">13th World Congress on Computational Mechanics, WCCM2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850066v1</w:t>
+                <w:t xml:space="preserve">hal-02153207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of cracks of damaged concrete structures in dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8173,87 +8143,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8261,919 +8231,936 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the reassessment of magnitudes assigned to historical earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmela Zentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECEE; 16th European Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local interactions across damaged bands and near notches or free-edges in isotropic Eikonal Non-Local (ENL) damage models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A beam-particle model to identify constitutive laws for quasi-brittle materials under complex loading: From concrete to masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC 2018,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153171v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive analysis of damaged zone of concrete structures for real cracks description</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Giry</w:t>
+                <w:t xml:space="preserve">Non-local interactions across damaged bands and near notches or free-edges in isotropic Eikonal Non-Local (ENL) damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress on Computational Mechanics, WCCM2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC 2018,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153207v1</w:t>
+                <w:t xml:space="preserve">hal-02153171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are the equivalent damping ratios modified by nonlinear engineering demand parameters?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Heitz</w:t>
+                <w:t xml:space="preserve">Étude de la fissuration d'une structure en béton de fibres sous sollicitations dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.15 - 17</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634677v1</w:t>
+                <w:t xml:space="preserve">hal-01899262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping identification and quantification: experimental evidences and first numerical results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">How are the equivalent damping ratios modified by nonlinear engineering demand parameters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">6th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.15 - 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633809v1</w:t>
+                <w:t xml:space="preserve">hal-01634677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Desmorat</w:t>
+                <w:t xml:space="preserve">Damping identification and quantification: experimental evidences and first numerical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">16th World Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623490v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete simulation tool for the study of old masonry nonlinear behavior</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Conference on Earthquake, 16WCEE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715838v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRACKING ANALYSIS OF FIBRE REINFORCED STRUCTURES SUBJECT TO DYNAMIC LOADING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9192,398 +9179,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la fissuration d'une structure en béton de fibres sous sollicitations dynamiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A discrete simulation tool for the study of old masonry nonlinear behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">16th World Conference on Earthquake, 16WCEE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899262v1</w:t>
+                <w:t xml:space="preserve">hal-01715838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal damage with evolving internal length: the Eikonal nonlocal formulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">Essai multiaxial d'assemblage poutre-poteau en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iskef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUIUM LAGRANGIANUM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Proc. of Techniques d'Imagerie pour la CaractArisation des MatAriaux et des Structures du GAnie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623655v1</w:t>
+                <w:t xml:space="preserve">hal-01576730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai multiaxial d'assemblage poutre-poteau en béton armé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Raka</w:t>
+                <w:t xml:space="preserve">Nonlocal damage with evolving internal length: the Eikonal nonlocal formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Poncelet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milan Jirásek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of Techniques d'Imagerie pour la CaractArisation des MatAriaux et des Structures du GAnie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">COLLOQUIUM LAGRANGIANUM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576730v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING AND SIMULATION FOR AN OPTIMIZED DESIGN OF A DYNAMIC BENDING TEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9669,90 +9669,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois points clés pour un diagnostic de vulnérabilité sismique à grande échelle de monuments historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9794,77 +9794,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the nonlinear mechanical response of reinforced concrete structures by simplified approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Eddin Iskef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9915,51 +9915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement tridimensionnel de structures en béton armé sous chargement sismique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque national de l'AFPS - AFPS’15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9997,51 +9997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local model and global-local cracking analysis for the study of size effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10092,90 +10092,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a general method for structural seismic assessment of cultural heritage: Religious baroque heritage in the upper valleys of French Savoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brocato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10213,90 +10213,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la vulnérabilité sismique du patrimoine historique : Modélisation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brocato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10347,90 +10347,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the behavior of quasi-brittle materials under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Minga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC14 - European Mechanics of Materials Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Gotherborg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10468,77 +10468,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux nonlocaux continus et réanalyse locale discrète pour l'étude de l'effet d'échelle du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejona Kishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème rencontres universitaires de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10602,51 +10602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10701,51 +10701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress state influence on nonlocal interactions in damage modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10796,77 +10796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement et fissuration du béton armé : passage continu – discret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10911,303 +10911,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Modeling Strategies for non linear dynamic calculations of RC structural walls including Soil-Structure Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Best Prediction of the benchmark SMART 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pegon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures, IASS-IACM 2008: "Spanning Nano to Mega"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Cornell University, Ithaca, NY, United States</w:t>
+              <w:t xml:space="preserve">SMART 2008 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, CEA Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008893v1</w:t>
+                <w:t xml:space="preserve">hal-01007941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Prediction of the benchmark SMART 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Zhao</w:t>
+                <w:t xml:space="preserve">Simplified Modeling Strategies for non linear dynamic calculations of RC structural walls including Soil-Structure Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMART 2008 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, CEA Saclay, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures, IASS-IACM 2008: "Spanning Nano to Mega"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Cornell University, Ithaca, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007941v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Modeling Strategies for non linear dynamic calculations of the benchmark SMART2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11415,103 +11415,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing ground motion of historical earthquakes : the case of Sant'Agata del Mugello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Montabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Arrighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
@@ -11553,51 +11553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des ponts en maçonnerie sous sollicitations sismiques : de la loi de comportement au calcul de structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-J. Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11830,51 +11830,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D dissipative mechanisms modelling for masonry-like materials under multiaxial cyclic loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Rostagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11947,51 +11947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-based Non-local Damage Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Damage Mechanics of Cementitious Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.51-88, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12207,64 +12207,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential geometry-based thermodynamics derivation of isotropic and anisotropic eikonal non-local gradient damage models using a micromorphic media framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breno RIBEIRO NOGUEIRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12357,51 +12357,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation objective de la localisation des déformations et de la fissuration des structures en béton soumises à des chargements statiques ou dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011GRENI074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12597,51 +12597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-026-03052-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Destruhaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02707-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Ribeiro Nogueira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chambreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rostagni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107983" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107802" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.109696" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Masri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.38" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109670" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatuingt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00975-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montabert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade L&#233;pine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Choueiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13092168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno RIBEIRO NOGUEIRA" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.30" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.3875" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Carolina Franco Ariza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Semblat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106729" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.137" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Tisserand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108397" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Poursoulis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.92" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164511v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kakarla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107565" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.2009380" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stocchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.82" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Nayman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106579" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Riccardi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6557" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003177v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103620" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romili Paredes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2018.08.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079797v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.03.058" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maoult" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.065" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejona Kishta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.03.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.09.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581198v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Balmaseda Aguirre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.08.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545324v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Frau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.03.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge-Schraen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desprez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1061459" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881756" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.08.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176577v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927272v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Yanez Chura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco de Felice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arrighetti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61421-7_5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823011v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc11.092316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04160870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giry C&#233;dric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717979v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304343v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761871v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8790.18761" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436622v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233386" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436634v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Tisserand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. H. Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512020v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436625v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233539" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535037v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chesnais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535833v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761879v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535334v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153191v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Akiki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153171v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634677v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Maoult" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623490v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715838v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623494v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899262v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623655v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Jir&#225;sek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iskef" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498192v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia St&#233;fan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1808.9862" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536198v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623728v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536201v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030758v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535877v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Minga" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692530v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947057v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008966v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008893v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007941v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pegon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008894v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482590v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercerat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397171v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Tisserand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276107v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arroucau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780686v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-46" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535143v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562086.ch3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567173v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697769v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENI074" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-026-03052-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chambreuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Masri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Destruhaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02707-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Ribeiro Nogueira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105643" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rostagni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107802" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.109696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.38" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.3875" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno RIBEIRO NOGUEIRA" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109670" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatuingt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00975-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montabert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade L&#233;pine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Choueiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13092168" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Tisserand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Carolina Franco Ariza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Semblat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106729" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.137" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Riccardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6557" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stocchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.82" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Nayman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106579" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Poursoulis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.92" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kakarla" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107565" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.2009380" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003177v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103620" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romili Paredes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2018.08.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079797v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.03.058" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maoult" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.065" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejona Kishta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.09.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581198v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Balmaseda Aguirre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.08.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.03.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ile" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Frau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.03.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881756" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge-Schraen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desprez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1061459" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.08.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176577v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Yanez Chura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco de Felice" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arrighetti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61421-7_5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc11.092316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717979v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04160870v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giry C&#233;dric" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761871v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120121.8790.18761" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304343v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535334v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Tisserand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. H. Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436622v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233386" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436634v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436625v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233539" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512020v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535037v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chesnais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535833v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761879v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153207v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Akiki" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153191v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153180v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836925v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850066v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633809v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Maoult" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623490v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623494v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715838v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iskef" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Jir&#225;sek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498192v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia St&#233;fan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1808.9862" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536198v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623728v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536201v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030758v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535877v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Minga" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692530v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947057v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008966v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007941v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pegon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008893v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008894v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482590v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercerat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397171v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Tisserand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276107v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arroucau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780686v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-46" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535143v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562086.ch3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567173v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697769v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENI074" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>