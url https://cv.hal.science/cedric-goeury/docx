--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Goeury </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Engineer in fluvial and maritime hydraulic at EDF R&D </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimization for re-analysis and calibration of extreme sea state events simulated with a spectral third-generation wave model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of preprocessing, method selection, and hyperparameter tuning on SAR-based flood mapping and water depth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tree-based Polynomial Chaos expansion for surrogate modeling and sensitivity analysis of complex numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Performance Measures for Qualifying Flood Models with Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based variational data assimilation for tidal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer code validation via mixture model estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaniav Kamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre indices à base de dérivées et mode adjoint pour l'analyse de sensibilité globale. Application sur le code Mascaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Popelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference of numerical modeling-based morphodynamics: Application to a dam-break over a mobile bed experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Souillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-025-10400-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow patterns in shallow rectangular reservoirs with open channel inlet or pipe flow inlet at various depths: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Chagdali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Erpicum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sediment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (2), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsrc.2025.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Assessment of Flood Hazard Due to Levee Breaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (23), pp.3815. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14233815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability and computational framework for simulating open channel hydraulics: Application to sensitivity analysis and calibration of Gironde Estuary model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148, pp.105243. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based optimization for overflow spillway design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Oukaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2021.1935003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically interpretable machine learning algorithm on multidimensional non-linear fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 428, pp.110074. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.110074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined orthogonal decomposition and polynomial chaos methodology for data-based analysis and prediction of coastal dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Surrogates for Open-Channel Flows in Random Steady State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Moçayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.309-331. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-017-9582-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiation algorithmique appliquée à la calibration optimale d'un modèle hydraulique à surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic differentiation applied to the optimal calibration of a shallow water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian/Eulerian oil spill model for continental waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baudin-Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thouvenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.36-48. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2013.841778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-analysis of extreme sea state events modelling using a data-driven technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouquet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagnis Tristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teles Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAHR EUROPE CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for hydro-Environment Engineering and Research, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618518v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional depth averaged numerical modelling of flow pattern and sedimentation in shallow reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Chagdali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dewals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Erpicum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress From Snow to Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Granada, Spain. pp.9-17, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/IAHR-39WC252171192022SS506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of tidal modelling in coastal configurations: an uncertainty study based on field-measurement reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELEMAC USER CONFERENCE (TUC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Anvers (en ligne), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predictive Data-Driven Approach Based on Reduced Order Models for the Morphodynamic Study of a Coastal Water Intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2019 - Models for Extreme Situations and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nice, France. pp.849-866, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5436-0_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metamodel of the Telemac Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Audouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIth TELEMAC-MASCARET USER CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in a two-dimensional river hydraulic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Papadrakakis, V. Papadopoulos, G. Stefanou, Jun 2019, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Integrations of Telemac-Mascaret for the Optimal Model Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Audouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth Telemac &amp; Mascaret User Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and uncertainty quantification in 2D morphodynamic models using a newly implemented API for TELEMAC2D/SISYPHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd TELEMAC-MASCARET User Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology for the assessment of flood hazard in urban areas due to levee breaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress From Snow to Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Granada, Spain. International Association for Hydro-Environment Engineering and Research (IAHR), pp.6672-6679, 2022, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/IAHR-39WC2521711920221210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Optimization of Spillways Design Using a Gradient Based Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Oukaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fonty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.705-718, 2022, Springer Water, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modeling and diffusion of the pollutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Muttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ricchiuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Meriem Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Kirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Coastal and Water Pollutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-119-00273-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transport des nappes d'hydrocarbures en zone continentale et estuarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Paris-Est, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PEST1131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00778087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Goeury </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Engineer in fluvial and maritime hydraulic at EDF R&D </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimization for re-analysis and calibration of extreme sea state events simulated with a spectral third-generation wave model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of preprocessing, method selection, and hyperparameter tuning on SAR-based flood mapping and water depth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tree-based Polynomial Chaos expansion for surrogate modeling and sensitivity analysis of complex numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Performance Measures for Qualifying Flood Models with Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based variational data assimilation for tidal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer code validation via mixture model estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaniav Kamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre indices à base de dérivées et mode adjoint pour l'analyse de sensibilité globale. Application sur le code Mascaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Popelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow patterns in shallow rectangular reservoirs with open channel inlet or pipe flow inlet at various depths: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Chagdali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Erpicum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sediment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (2), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsrc.2025.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference of numerical modeling-based morphodynamics: Application to a dam-break over a mobile bed experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Souillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-025-10400-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Assessment of Flood Hazard Due to Levee Breaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (23), pp.3815. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14233815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability and computational framework for simulating open channel hydraulics: Application to sensitivity analysis and calibration of Gironde Estuary model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148, pp.105243. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based optimization for overflow spillway design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Oukaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2021.1935003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically interpretable machine learning algorithm on multidimensional non-linear fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 428, pp.110074. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.110074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined orthogonal decomposition and polynomial chaos methodology for data-based analysis and prediction of coastal dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Surrogates for Open-Channel Flows in Random Steady State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Moçayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.309-331. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-017-9582-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiation algorithmique appliquée à la calibration optimale d'un modèle hydraulique à surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic differentiation applied to the optimal calibration of a shallow water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian/Eulerian oil spill model for continental waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baudin-Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thouvenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.36-48. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2013.841778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-analysis of extreme sea state events modelling using a data-driven technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouquet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagnis Tristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teles Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAHR EUROPE CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for hydro-Environment Engineering and Research, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618518v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional depth averaged numerical modelling of flow pattern and sedimentation in shallow reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Chagdali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dewals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Erpicum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress From Snow to Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Granada, Spain. pp.9-17, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/IAHR-39WC252171192022SS506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predictive Data-Driven Approach Based on Reduced Order Models for the Morphodynamic Study of a Coastal Water Intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2019 - Models for Extreme Situations and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nice, France. pp.849-866, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5436-0_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of tidal modelling in coastal configurations: an uncertainty study based on field-measurement reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELEMAC USER CONFERENCE (TUC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Anvers (en ligne), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metamodel of the Telemac Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Audouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIth TELEMAC-MASCARET USER CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in a two-dimensional river hydraulic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Papadrakakis, V. Papadopoulos, G. Stefanou, Jun 2019, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Integrations of Telemac-Mascaret for the Optimal Model Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Audouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth Telemac &amp; Mascaret User Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and uncertainty quantification in 2D morphodynamic models using a newly implemented API for TELEMAC2D/SISYPHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd TELEMAC-MASCARET User Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Optimization of Spillways Design Using a Gradient Based Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Oukaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fonty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.705-718, 2022, Springer Water, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modeling and diffusion of the pollutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Muttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ricchiuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Meriem Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Kirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Coastal and Water Pollutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-119-00273-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology for the assessment of flood hazard in urban areas due to levee breaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress From Snow to Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Granada, Spain. International Association for Hydro-Environment Engineering and Research (IAHR), pp.6672-6679, 2022, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/IAHR-39WC2521711920221210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transport des nappes d'hydrocarbures en zone continentale et estuarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Paris-Est, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PEST1131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00778087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05440896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05305145v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Travert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Zaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Said" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alfonsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rem-Sophia Mouradi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04191523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Popelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05002590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souill&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-025-10400-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04992117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Chagdali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Erpicum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Secher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2025.01.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bacchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pavan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14233815" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04147544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Audouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105243" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Oukaili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1935003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181089v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.110074" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04729999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Mo&#231;ayd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Rochoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9582-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demangeon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pascual" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hervouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudin-Bizien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouvenel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.841778" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04618518v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouquet Thierry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagnis Tristan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teles Maria" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022SS506" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04737377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Garroussi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Lozzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521711920221210" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fonty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_44" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Meriem Mostefaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Kirane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00778087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1131" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05440896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05305145v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Travert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Zaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Said" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alfonsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rem-Sophia Mouradi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04191523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Popelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04992117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Chagdali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Erpicum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Secher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2025.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05002590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souill&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-025-10400-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bacchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pavan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14233815" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04147544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Audouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105243" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Oukaili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1935003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181089v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.110074" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04729999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Mo&#231;ayd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Rochoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9582-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demangeon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pascual" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hervouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudin-Bizien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouvenel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.841778" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04618518v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouquet Thierry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagnis Tristan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teles Maria" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022SS506" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04737377v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_66" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Garroussi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Lozzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993246v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fonty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_44" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Meriem Mostefaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Kirane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521711920221210" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00778087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1131" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>