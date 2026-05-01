--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Goeury </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Engineer in fluvial and maritime hydraulic at EDF R&D </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimization for re-analysis and calibration of extreme sea state events simulated with a spectral third-generation wave model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of preprocessing, method selection, and hyperparameter tuning on SAR-based flood mapping and water depth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tree-based Polynomial Chaos expansion for surrogate modeling and sensitivity analysis of complex numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Performance Measures for Qualifying Flood Models with Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based variational data assimilation for tidal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer code validation via mixture model estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaniav Kamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre indices à base de dérivées et mode adjoint pour l'analyse de sensibilité globale. Application sur le code Mascaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Popelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow patterns in shallow rectangular reservoirs with open channel inlet or pipe flow inlet at various depths: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Chagdali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Erpicum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sediment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (2), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsrc.2025.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference of numerical modeling-based morphodynamics: Application to a dam-break over a mobile bed experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Souillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-025-10400-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Assessment of Flood Hazard Due to Levee Breaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (23), pp.3815. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14233815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability and computational framework for simulating open channel hydraulics: Application to sensitivity analysis and calibration of Gironde Estuary model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148, pp.105243. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based optimization for overflow spillway design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Oukaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2021.1935003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically interpretable machine learning algorithm on multidimensional non-linear fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 428, pp.110074. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.110074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined orthogonal decomposition and polynomial chaos methodology for data-based analysis and prediction of coastal dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Surrogates for Open-Channel Flows in Random Steady State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Moçayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.309-331. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-017-9582-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiation algorithmique appliquée à la calibration optimale d'un modèle hydraulique à surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic differentiation applied to the optimal calibration of a shallow water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian/Eulerian oil spill model for continental waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baudin-Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thouvenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.36-48. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2013.841778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-analysis of extreme sea state events modelling using a data-driven technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouquet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagnis Tristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teles Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAHR EUROPE CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for hydro-Environment Engineering and Research, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618518v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional depth averaged numerical modelling of flow pattern and sedimentation in shallow reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Chagdali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dewals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Erpicum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress From Snow to Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Granada, Spain. pp.9-17, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/IAHR-39WC252171192022SS506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predictive Data-Driven Approach Based on Reduced Order Models for the Morphodynamic Study of a Coastal Water Intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2019 - Models for Extreme Situations and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nice, France. pp.849-866, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5436-0_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of tidal modelling in coastal configurations: an uncertainty study based on field-measurement reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELEMAC USER CONFERENCE (TUC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Anvers (en ligne), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metamodel of the Telemac Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Audouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIth TELEMAC-MASCARET USER CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in a two-dimensional river hydraulic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Papadrakakis, V. Papadopoulos, G. Stefanou, Jun 2019, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Integrations of Telemac-Mascaret for the Optimal Model Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Audouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth Telemac &amp; Mascaret User Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and uncertainty quantification in 2D morphodynamic models using a newly implemented API for TELEMAC2D/SISYPHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd TELEMAC-MASCARET User Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Optimization of Spillways Design Using a Gradient Based Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Oukaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fonty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.705-718, 2022, Springer Water, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modeling and diffusion of the pollutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Muttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ricchiuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Meriem Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Kirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Coastal and Water Pollutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-119-00273-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology for the assessment of flood hazard in urban areas due to levee breaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress From Snow to Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Granada, Spain. International Association for Hydro-Environment Engineering and Research (IAHR), pp.6672-6679, 2022, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/IAHR-39WC2521711920221210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transport des nappes d'hydrocarbures en zone continentale et estuarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Paris-Est, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PEST1131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00778087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Goeury </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Engineer in fluvial and maritime hydraulic at EDF R&D </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of sensitivity analysis and data assimilation to tidal-stream resource assessment: The example of the Alderney Race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thiébot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anju Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 168, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2026.104970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow patterns in shallow rectangular reservoirs with open channel inlet or pipe flow inlet at various depths: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Chagdali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Erpicum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sediment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (2), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsrc.2025.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference of numerical modeling-based morphodynamics: Application to a dam-break over a mobile bed experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Souillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-025-10400-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Assessment of Flood Hazard Due to Levee Breaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (23), pp.3815. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14233815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability and computational framework for simulating open channel hydraulics: Application to sensitivity analysis and calibration of Gironde Estuary model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148, pp.105243. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based optimization for overflow spillway design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Oukaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2021.1935003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically interpretable machine learning algorithm on multidimensional non-linear fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 428, pp.110074. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.110074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined orthogonal decomposition and polynomial chaos methodology for data-based analysis and prediction of coastal dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Surrogates for Open-Channel Flows in Random Steady State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Moçayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.309-331. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-017-9582-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiation algorithmique appliquée à la calibration optimale d'un modèle hydraulique à surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic differentiation applied to the optimal calibration of a shallow water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian/Eulerian oil spill model for continental waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baudin-Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thouvenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.36-48. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2013.841778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimization for re-analysis and calibration of extreme sea state events simulated with a spectral third-generation wave model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of preprocessing, method selection, and hyperparameter tuning on SAR-based flood mapping and water depth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tree-based Polynomial Chaos expansion for surrogate modeling and sensitivity analysis of complex numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Performance Measures for Qualifying Flood Models with Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based variational data assimilation for tidal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer code validation via mixture model estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaniav Kamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre indices à base de dérivées et mode adjoint pour l'analyse de sensibilité globale. Application sur le code Mascaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Popelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-analysis of extreme sea state events modelling using a data-driven technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouquet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagnis Tristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teles Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAHR EUROPE CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for hydro-Environment Engineering and Research, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618518v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional depth averaged numerical modelling of flow pattern and sedimentation in shallow reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Chagdali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dewals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Erpicum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress From Snow to Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Granada, Spain. pp.9-17, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/IAHR-39WC252171192022SS506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predictive Data-Driven Approach Based on Reduced Order Models for the Morphodynamic Study of a Coastal Water Intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2019 - Models for Extreme Situations and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nice, France. pp.849-866, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5436-0_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of tidal modelling in coastal configurations: an uncertainty study based on field-measurement reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELEMAC USER CONFERENCE (TUC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Anvers (en ligne), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metamodel of the Telemac Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Audouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIth TELEMAC-MASCARET USER CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in a two-dimensional river hydraulic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Papadrakakis, V. Papadopoulos, G. Stefanou, Jun 2019, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Integrations of Telemac-Mascaret for the Optimal Model Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Audouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth Telemac &amp; Mascaret User Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and uncertainty quantification in 2D morphodynamic models using a newly implemented API for TELEMAC2D/SISYPHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rem-Sophia Mouradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd TELEMAC-MASCARET User Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology for the assessment of flood hazard in urban areas due to levee breaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress From Snow to Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Granada, Spain. International Association for Hydro-Environment Engineering and Research (IAHR), pp.6672-6679, 2022, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/IAHR-39WC2521711920221210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Optimization of Spillways Design Using a Gradient Based Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Oukaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fonty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.705-718, 2022, Springer Water, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modeling and diffusion of the pollutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Muttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ricchiuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Meriem Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Kirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Coastal and Water Pollutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-119-00273-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transport des nappes d'hydrocarbures en zone continentale et estuarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Paris-Est, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PEST1131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00778087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05440896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05305145v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Travert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Zaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Said" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alfonsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rem-Sophia Mouradi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04191523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Popelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04992117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Chagdali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Erpicum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Secher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2025.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05002590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souill&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-025-10400-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bacchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pavan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14233815" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04147544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Audouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105243" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Oukaili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1935003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181089v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.110074" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04729999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Mo&#231;ayd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Rochoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9582-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demangeon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pascual" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hervouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudin-Bizien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouvenel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.841778" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04618518v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouquet Thierry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagnis Tristan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teles Maria" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022SS506" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04737377v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_66" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Garroussi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Lozzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993246v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fonty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_44" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Meriem Mostefaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Kirane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521711920221210" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00778087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1131" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Travert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sebastian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2026.104970" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04992117v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Chagdali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Erpicum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Secher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2025.01.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05002590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souill&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-025-10400-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993233v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Zaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bacchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pavan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14233815" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04147544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Audouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105243" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Oukaili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1935003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181089v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rem-Sophia Mouradi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.110074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04729999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763259v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Mo&#231;ayd" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Rochoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9582-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demangeon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pascual" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hervouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudin-Bizien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouvenel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.841778" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05440896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05305145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262028v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Said" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alfonsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04191523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Popelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04618518v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouquet Thierry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagnis Tristan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teles Maria" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022SS506" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04737377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_66" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318432v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Garroussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Lozzo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993256v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521711920221210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04993246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fonty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_44" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Meriem Mostefaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Kirane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00778087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1131" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>