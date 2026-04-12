--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cédric gouvenelle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Coordonnateur scientifique du Pôle Innovation & Data  en santé travail APST18</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6646-6933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale et pluridisciplinaire du suivi des intérimaires : une nouvelle expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Davezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Maudhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 85 (2-3), pp.102162. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational Risk Factors by Sectors: An Observational Study of 20,000 Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luther Dogbla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.3632. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20043632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de prévention dans le secteur médico-social : MESOCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Dvorianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Danovaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), pp.410. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les collaborations internes et externes des professionnels de santé et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robieux,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mesonier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RST, Revue trimestrielle de l'INRS, TD232 (148), pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de services et d’outils pour le suivi de santé des Dirigeants Non-Salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème congrès de la SELF, Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’évolution des outils et des organisations dans les SPST sur l’activité de travail des équipes pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles organisations et approches du travail : un progrès ou une atteinte à la santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Santé au Travail du Centre Val de Loire, Jan 2023, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques en santé au travail, freins ou leviers de construction des dynamiques pluridisciplinaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Maudhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2023, 12ème colloque de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2023, Paris Institut Biomédical des Armées, Val de Grâce, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l'ergotoxicologie en Service de Prévention et de Santé au Travail. Une intervention dans une entreprise de fabrication de structures en béton préfabriquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vonarx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des facteurs prédictifs de la désinsertion professionnelle : l’utilisation des données massives en santé au travail dans la prévention primaire des sorties d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luther Dogbla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La data, un facteur de construction de la pluridisciplinarité Freins et leviers de performance issus de la révolution numérique en Service de Prévention en Santé au Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Maudhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires en service de prévention et de santé au travail. Une approche anthropologique et ergonomique de projets de conception d’actions de prévention en santé au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts de l’introduction de la Data en SSTI : de l’adaptation des pratiques de métier à la transformation des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF, L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination issues in multidisciplinary design projects in occupational health service: asymmetries, operational and cognitive synchronization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorin Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing wolrd : challenge &amp; opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEROCH, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations du travail, mutations du système de santé au travail : Interrogations pour la pratique des ergonomes de SSTI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Desarménien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e Congrès de la SELF, "Comment contribuer à un autre monde ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymétries et dynamiques des interactions asymétriques au sein de groupes projets en service de santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2017 : « l'Ergonomie des technologies pour le développement des compétences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en mode projet : une articulation entre SIST et branches professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maudhuy Flora,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Santé-Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CISME, May 2017, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du genre professionnel dans les groupes &amp;quot;projet&amp;quot; en service interprofessionnel de santé au travail : conséquences sur les pratiques et attentes &amp;quot;métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et frontières : le développement à l'épreuve des régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF 2016, Jul 2016, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs hétérogènes temporaires en SIST et leurs effets sur la conception d’actions de prévention en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles évolutions à la croisée d'une discipline et d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.695-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation en métrologie pour agir en prévention primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vonarx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Francaise de Médecine du Travail (SFMT). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème congrès national de médecine et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France. Sciences Direct, Archives des maladies professionnelles et de l'environnement, 85 (2-3), pp.102694, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation, levier de la construction de la pluridisciplinarité en SPSTI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de médecine et de santé au travail 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France. Archives de Maladies Professionnelles et de l'Environnement, 85 (2-3), pp.102217, 2024, Archives des maladies professionnelles et de l'environnement. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets d'actions collectives de prévention: des espaces de «dispute professionnelle»?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. , Archives des Maladies Professionnelles et de l'Environnement, 77 (3), pp.465, 2016, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation du genre social de métier ou naissance d'un genre professionnel ? Le rôle des dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et dynamiques des asymétries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.57-75, 2018, Interaction et dynamiques des asymétries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires en SSTI. Une approche anthropologique et ergonomique de quatre projets de conception d’actions de prévention en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Clermont Auvergne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03219789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cédric gouvenelle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Coordonnateur scientifique du Pôle Innovation & Data  en santé travail APST18</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6646-6933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale et pluridisciplinaire du suivi des intérimaires : une nouvelle expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Davezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Maudhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 85 (2-3), pp.102162. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational Risk Factors by Sectors: An Observational Study of 20,000 Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luther Dogbla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.3632. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20043632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les collaborations internes et externes des professionnels de santé et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robieux,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mesonier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RST, Revue trimestrielle de l'INRS, TD232 (148), pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de prévention dans le secteur médico-social : MESOCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Dvorianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Danovaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), pp.410. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de services et d’outils pour le suivi de santé des Dirigeants Non-Salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème congrès de la SELF, Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’évolution des outils et des organisations dans les SPST sur l’activité de travail des équipes pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles organisations et approches du travail : un progrès ou une atteinte à la santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Santé au Travail du Centre Val de Loire, Jan 2023, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques en santé au travail, freins ou leviers de construction des dynamiques pluridisciplinaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Maudhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2023, 12ème colloque de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2023, Paris Institut Biomédical des Armées, Val de Grâce, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires en service de prévention et de santé au travail. Une approche anthropologique et ergonomique de projets de conception d’actions de prévention en santé au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La data, un facteur de construction de la pluridisciplinarité Freins et leviers de performance issus de la révolution numérique en Service de Prévention en Santé au Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Maudhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l'ergotoxicologie en Service de Prévention et de Santé au Travail. Une intervention dans une entreprise de fabrication de structures en béton préfabriquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vonarx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des facteurs prédictifs de la désinsertion professionnelle : l’utilisation des données massives en santé au travail dans la prévention primaire des sorties d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luther Dogbla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts de l’introduction de la Data en SSTI : de l’adaptation des pratiques de métier à la transformation des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF, L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations du travail, mutations du système de santé au travail : Interrogations pour la pratique des ergonomes de SSTI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Desarménien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e Congrès de la SELF, "Comment contribuer à un autre monde ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination issues in multidisciplinary design projects in occupational health service: asymmetries, operational and cognitive synchronization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorin Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing wolrd : challenge &amp; opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEROCH, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymétries et dynamiques des interactions asymétriques au sein de groupes projets en service de santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2017 : « l'Ergonomie des technologies pour le développement des compétences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en mode projet : une articulation entre SIST et branches professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maudhuy Flora,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Santé-Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CISME, May 2017, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs hétérogènes temporaires en SIST et leurs effets sur la conception d’actions de prévention en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles évolutions à la croisée d'une discipline et d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.695-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du genre professionnel dans les groupes &amp;quot;projet&amp;quot; en service interprofessionnel de santé au travail : conséquences sur les pratiques et attentes &amp;quot;métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et frontières : le développement à l'épreuve des régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF 2016, Jul 2016, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation, levier de la construction de la pluridisciplinarité en SPSTI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de médecine et de santé au travail 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France. Archives de Maladies Professionnelles et de l'Environnement, 85 (2-3), pp.102217, 2024, Archives des maladies professionnelles et de l'environnement. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation en métrologie pour agir en prévention primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vonarx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Francaise de Médecine du Travail (SFMT). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème congrès national de médecine et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France. Sciences Direct, Archives des maladies professionnelles et de l'environnement, 85 (2-3), pp.102694, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets d'actions collectives de prévention: des espaces de «dispute professionnelle»?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. , Archives des Maladies Professionnelles et de l'Environnement, 77 (3), pp.465, 2016, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation du genre social de métier ou naissance d'un genre professionnel ? Le rôle des dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et dynamiques des asymétries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.57-75, 2018, Interaction et dynamiques des asymétries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires en SSTI : une approche anthropologique et ergonomique de quatre projets de conception d’actions de prévention en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Clermont Auvergne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UCFAL003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03542280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires en SSTI. Une approche anthropologique et ergonomique de quatre projets de conception d’actions de prévention en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Clermont Auvergne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03219789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA4C90DA"/>
+    <w:nsid w:val="480E767B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-gouvenelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6646-6933" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Guedri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gouvenelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Davezac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Maudhuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04005731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Dogbla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043632" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dvorianoff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Danovaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Murcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robieux," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mesonier," TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Teixeira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vonarx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cassar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorin Florence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rascle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desarm&#233;nien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maudhuy Flora," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Abdellatif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ngo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102694" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102217" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03219789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-gouvenelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6646-6933" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Guedri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gouvenelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Davezac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Maudhuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04005731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Dogbla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043632" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robieux," TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mesonier," TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780428v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dvorianoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Danovaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lamy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Murcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Teixeira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vonarx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cassar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rascle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desarm&#233;nien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorin Florence" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maudhuy Flora," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Abdellatif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ngo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03542280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAL003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03219789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>