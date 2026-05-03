--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cédric gouvenelle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Coordonnateur scientifique du Pôle Innovation & Data  en santé travail APST18</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6646-6933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale et pluridisciplinaire du suivi des intérimaires : une nouvelle expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Davezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Maudhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 85 (2-3), pp.102162. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational Risk Factors by Sectors: An Observational Study of 20,000 Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luther Dogbla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.3632. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20043632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les collaborations internes et externes des professionnels de santé et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robieux,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mesonier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RST, Revue trimestrielle de l'INRS, TD232 (148), pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de prévention dans le secteur médico-social : MESOCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Dvorianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Danovaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), pp.410. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de services et d’outils pour le suivi de santé des Dirigeants Non-Salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème congrès de la SELF, Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’évolution des outils et des organisations dans les SPST sur l’activité de travail des équipes pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles organisations et approches du travail : un progrès ou une atteinte à la santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Santé au Travail du Centre Val de Loire, Jan 2023, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques en santé au travail, freins ou leviers de construction des dynamiques pluridisciplinaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Maudhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2023, 12ème colloque de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2023, Paris Institut Biomédical des Armées, Val de Grâce, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires en service de prévention et de santé au travail. Une approche anthropologique et ergonomique de projets de conception d’actions de prévention en santé au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La data, un facteur de construction de la pluridisciplinarité Freins et leviers de performance issus de la révolution numérique en Service de Prévention en Santé au Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Maudhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l'ergotoxicologie en Service de Prévention et de Santé au Travail. Une intervention dans une entreprise de fabrication de structures en béton préfabriquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vonarx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des facteurs prédictifs de la désinsertion professionnelle : l’utilisation des données massives en santé au travail dans la prévention primaire des sorties d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luther Dogbla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts de l’introduction de la Data en SSTI : de l’adaptation des pratiques de métier à la transformation des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF, L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations du travail, mutations du système de santé au travail : Interrogations pour la pratique des ergonomes de SSTI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Desarménien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e Congrès de la SELF, "Comment contribuer à un autre monde ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination issues in multidisciplinary design projects in occupational health service: asymmetries, operational and cognitive synchronization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorin Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing wolrd : challenge &amp; opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEROCH, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymétries et dynamiques des interactions asymétriques au sein de groupes projets en service de santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2017 : « l'Ergonomie des technologies pour le développement des compétences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en mode projet : une articulation entre SIST et branches professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maudhuy Flora,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Santé-Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CISME, May 2017, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs hétérogènes temporaires en SIST et leurs effets sur la conception d’actions de prévention en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles évolutions à la croisée d'une discipline et d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.695-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du genre professionnel dans les groupes &amp;quot;projet&amp;quot; en service interprofessionnel de santé au travail : conséquences sur les pratiques et attentes &amp;quot;métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et frontières : le développement à l'épreuve des régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF 2016, Jul 2016, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation, levier de la construction de la pluridisciplinarité en SPSTI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de médecine et de santé au travail 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France. Archives de Maladies Professionnelles et de l'Environnement, 85 (2-3), pp.102217, 2024, Archives des maladies professionnelles et de l'environnement. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation en métrologie pour agir en prévention primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vonarx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Francaise de Médecine du Travail (SFMT). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème congrès national de médecine et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France. Sciences Direct, Archives des maladies professionnelles et de l'environnement, 85 (2-3), pp.102694, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets d'actions collectives de prévention: des espaces de «dispute professionnelle»?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. , Archives des Maladies Professionnelles et de l'Environnement, 77 (3), pp.465, 2016, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation du genre social de métier ou naissance d'un genre professionnel ? Le rôle des dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et dynamiques des asymétries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.57-75, 2018, Interaction et dynamiques des asymétries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires en SSTI : une approche anthropologique et ergonomique de quatre projets de conception d’actions de prévention en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Clermont Auvergne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UCFAL003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03542280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires en SSTI. Une approche anthropologique et ergonomique de quatre projets de conception d’actions de prévention en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Clermont Auvergne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03219789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cédric gouvenelle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Coordonnateur scientifique du Pôle Innovation & Data  en santé travail APST18</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6646-6933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale et pluridisciplinaire du suivi des intérimaires : une nouvelle expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Davezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Maudhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 85 (2-3), pp.102162. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational Risk Factors by Sectors: An Observational Study of 20,000 Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luther Dogbla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.3632. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20043632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de prévention dans le secteur médico-social : MESOCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Dvorianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Danovaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), pp.410. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les collaborations internes et externes des professionnels de santé et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robieux,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mesonier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RST, Revue trimestrielle de l'INRS, TD232 (148), pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de services et d’outils pour le suivi de santé des Dirigeants Non-Salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème congrès de la SELF, Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’évolution des outils et des organisations dans les SPST sur l’activité de travail des équipes pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles organisations et approches du travail : un progrès ou une atteinte à la santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Santé au Travail du Centre Val de Loire, Jan 2023, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques en santé au travail, freins ou leviers de construction des dynamiques pluridisciplinaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Maudhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2023, 12ème colloque de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2023, Paris Institut Biomédical des Armées, Val de Grâce, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l'ergotoxicologie en Service de Prévention et de Santé au Travail. Une intervention dans une entreprise de fabrication de structures en béton préfabriquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vonarx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des facteurs prédictifs de la désinsertion professionnelle : l’utilisation des données massives en santé au travail dans la prévention primaire des sorties d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luther Dogbla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La data, un facteur de construction de la pluridisciplinarité Freins et leviers de performance issus de la révolution numérique en Service de Prévention en Santé au Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Maudhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires en service de prévention et de santé au travail. Une approche anthropologique et ergonomique de projets de conception d’actions de prévention en santé au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts de l’introduction de la Data en SSTI : de l’adaptation des pratiques de métier à la transformation des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF, L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination issues in multidisciplinary design projects in occupational health service: asymmetries, operational and cognitive synchronization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorin Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing wolrd : challenge &amp; opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEROCH, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations du travail, mutations du système de santé au travail : Interrogations pour la pratique des ergonomes de SSTI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Desarménien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e Congrès de la SELF, "Comment contribuer à un autre monde ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymétries et dynamiques des interactions asymétriques au sein de groupes projets en service de santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2017 : « l'Ergonomie des technologies pour le développement des compétences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en mode projet : une articulation entre SIST et branches professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maudhuy Flora,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Santé-Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CISME, May 2017, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du genre professionnel dans les groupes &amp;quot;projet&amp;quot; en service interprofessionnel de santé au travail : conséquences sur les pratiques et attentes &amp;quot;métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et frontières : le développement à l'épreuve des régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF 2016, Jul 2016, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs hétérogènes temporaires en SIST et leurs effets sur la conception d’actions de prévention en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles évolutions à la croisée d'une discipline et d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.695-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation, levier de la construction de la pluridisciplinarité en SPSTI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de médecine et de santé au travail 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France. Archives de Maladies Professionnelles et de l'Environnement, 85 (2-3), pp.102217, 2024, Archives des maladies professionnelles et de l'environnement. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation en métrologie pour agir en prévention primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vonarx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Francaise de Médecine du Travail (SFMT). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème congrès national de médecine et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France. Sciences Direct, Archives des maladies professionnelles et de l'environnement, 85 (2-3), pp.102694, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets d'actions collectives de prévention: des espaces de «dispute professionnelle»?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. , Archives des Maladies Professionnelles et de l'Environnement, 77 (3), pp.465, 2016, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation du genre social de métier ou naissance d'un genre professionnel ? Le rôle des dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et dynamiques des asymétries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.57-75, 2018, Interaction et dynamiques des asymétries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires en SSTI : une approche anthropologique et ergonomique de quatre projets de conception d’actions de prévention en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Clermont Auvergne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UCFAL003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03542280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="480E767B"/>
+    <w:nsid w:val="737A9F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-gouvenelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6646-6933" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Guedri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gouvenelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Davezac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Maudhuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04005731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Dogbla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043632" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robieux," TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mesonier," TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780428v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dvorianoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Danovaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lamy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Murcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Teixeira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vonarx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cassar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rascle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desarm&#233;nien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorin Florence" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maudhuy Flora," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Abdellatif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ngo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03542280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAL003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03219789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-gouvenelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6646-6933" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Guedri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gouvenelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Davezac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Maudhuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04005731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Dogbla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043632" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dvorianoff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Danovaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Murcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robieux," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mesonier," TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Teixeira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vonarx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cassar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorin Florence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rascle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desarm&#233;nien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maudhuy Flora," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Abdellatif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ngo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03542280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAL003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>