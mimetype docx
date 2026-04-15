--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -3287,51 +3287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B80E4D76"/>
+    <w:nsid w:val="40D20C3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>