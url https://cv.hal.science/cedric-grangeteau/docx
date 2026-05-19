--- v1 (2026-04-15)
+++ v2 (2026-05-19)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">201733706</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=6rtw13UAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -200,1875 +221,1875 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high irradiance (UHI) blue light treatment: A promising method for inactivation of the wine spoilage yeast Brettanomyces bruxellensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 213, pp.117038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.117038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sporicidal efficiency of an ultra-high irradiance (UHI) near UV/visible light treatment: An example of application to infected mandarins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 147, pp.109568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2022.109568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high irradiance (UHI) blue light: highlighting the potential of a novel LED-based device for short antifungal treatments of food contact surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Adamuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (1), pp.415-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-021-11718-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03496148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant Properties of Ergosterol and Its Role in Yeast Resistance to Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richtier Gonçalves Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (7), pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox10071024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A leguminous species exploiting alpha- and beta-rhizobia for adaptation to ultramafic and volcano-sedimentary soils: an endemic Acacia spirorbis model from New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Klonowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Gerbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsec/fiz099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Death Mechanisms Induced by Photo-Oxidation Studied at the Cell Scale in the Yeast Saccharomyces cerevisiae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Yeast quality in juvenile diet affects Drosophila melanogaster adult life traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Fairouz Yahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Claude Everaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Farine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02640⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.13070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31561-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950369v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast quality in juvenile diet affects Drosophila melanogaster adult life traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cell Death Mechanisms Induced by Photo-Oxidation Studied at the Cell Scale in the Yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Everaerts</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Florine Lepinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Farine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31561-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871053v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine microbiology is driven by vineyard and winery anthropogenic factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Origines des levures Saccharomyces et non-Saccharomyces présentes dans le moût : Vignoble ou cuverie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+                <w:t xml:space="preserve">Daniel Gerhards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+                <w:t xml:space="preserve">Christian von Wallbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162, pp.28-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511052v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origines des levures Saccharomyces et non-Saccharomyces présentes dans le moût : Vignoble ou cuverie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Wine microbiology is driven by vineyard and winery anthropogenic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gerhards</w:t>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian von Wallbrunn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.354 - 370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613345v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sensitivity of yeasts and yeasts-like fungi to copper and sulfur could explain lower yeast biodiversity in organic vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Yeast Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (8), pp.fox092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsyr/fox092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Two Non-Saccharomyces Yeasts (Hanseniaspora and Starmerella) in the Cellar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">FT-IR spectroscopy : A powerful tool for studying the inter- and intraspecific biodiversity of cultivable non-Saccharomyces yeasts isolated from grape must</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerhards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.50 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2015.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01446576v1</w:t>
+                <w:t xml:space="preserve">hal-01446318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FT-IR spectroscopy : A powerful tool for studying the inter- and intraspecific biodiversity of cultivable non-Saccharomyces yeasts isolated from grape must</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Persistence of Two Non-Saccharomyces Yeasts (Hanseniaspora and Starmerella) in the Cellar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerhards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian von Wallbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2015.12.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01446318v1</w:t>
+                <w:t xml:space="preserve">hal-01446576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Peptidoglycan-Remodeling Enzyme Is Critical for Bacteroid Differentiation in Bradyrhizobium spp. During Legume Symbiosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bonaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (6), pp.447-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-03-16-0052-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of yeast strains of the genus Hanseniaspora in the winery environment: What is their involvement in grape must fermentation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerhards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian von Wallbrunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50, pp.70-77. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2078,379 +2099,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial inactivation by the use of ultra high irradiance blue light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-intensive photo-oxidation based on visible light as a promising mean to develop microbial decontamination process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Adamuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food And Biosystem Engineering International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Pelagia-Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La photo-oxydation par lumière bleue à haute intensité : une voie prometteuse pour le développement d’un procédé de décontamination microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Adamuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2460,366 +2481,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décontamination microbienne par l’utilisation de la lumière bleue à ultra-haute intensité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière bleue à ultra-haute irradiance (UHI) : promesses d’une technologie dans la décontamination microbienne et la préservation d’aliments ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes - 16ème Congrès National de SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for analysing the dynamics of individual responses in a stressed yeast population by coupling microscopy video sequence acquisition and image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Adamuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes -16ème Congrès National de SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2829,130 +2850,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for eliminating microorganisms present in and/or at the surface of a material to be decontaminated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2020/020595 A1. 2020, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2962,147 +2983,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-High Irradiance Blue Light Treatment: A Promising Method for Inactivation of the Wine Spoilage Yeast Brettanomyces Bruxellensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3112,114 +3133,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité fongique du raisin au vin : impact de l'activité anthropique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiologie et Parasitologie. Université de Bourgogne, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016DIJOS040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01537740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3287,51 +3308,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40D20C3D"/>
+    <w:nsid w:val="635C70E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3518,51 +3539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-grangeteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5286-632X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201733706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03932129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109568" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03496148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colliau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Adamuz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11718-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Vincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Gerbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Yahou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31561-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12428" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerhards" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian von Wallbrunn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox092" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446576v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00268" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Terrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.12.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bonaldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-16-0052-R" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.03.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250336v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251586v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01537740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOS040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-grangeteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5286-632X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201733706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=6rtw13UAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03932129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109568" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03496148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colliau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Adamuz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11718-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Gerbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz099" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Yahou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31561-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerhards" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian von Wallbrunn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12428" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Terrat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.12.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00268" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bonaldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-16-0052-R" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.03.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01537740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOS040" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>