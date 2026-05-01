--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -238,325 +238,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'extension de l'exigence de mise en œuvre « moins disante » du droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Groulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.1241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04620333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mieux légiférer dans l’Union : quelle place dans la campagne pour les européennes de juin 2024 ? Regards croisés entre Fabienne Péraldi-Leneuf et Cédric Groulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Péraldi Leneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Groulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Dossier Élections européennes 2024. Qualité et simplification du droit : des enjeux prioritaires pour les candidats têtes de liste ? (n° 20)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil national d'évaluation des normes, une mue inachevée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Groulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.879</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04775649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation of Citizens and Legistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Groulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien social et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 92, pp.129-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1112806ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919530v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04620333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture inclusive et qualité du droit. A propos de TA Grenoble, 11 mai 2023</w:t>
               </w:r>
@@ -812,165 +812,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;gouvernance réglementaire&amp;quot; de l’OCDE : vers une globalisation légistique ?</w:t>
+                <w:t xml:space="preserve">A propos de l’interprétation facilitatrice des normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Groulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3, pp.763</w:t>
+              <w:t xml:space="preserve">, 2015, 1, pp.205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946252v1</w:t>
+                <w:t xml:space="preserve">hal-04946264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de l’interprétation facilitatrice des normes</w:t>
+                <w:t xml:space="preserve">La &amp;quot;gouvernance réglementaire&amp;quot; de l’OCDE : vers une globalisation légistique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Groulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1, pp.205</w:t>
+              <w:t xml:space="preserve">, 2015, 3, pp.763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946264v1</w:t>
+                <w:t xml:space="preserve">hal-04946252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La normativité des lois de programmation au prisme de la QPC</w:t>
               </w:r>
@@ -1723,51 +1723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux légiférer dans l’Union : quelle place dans la campagne pour les européennes de juin 2024 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Groulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Péraldi Leneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, pp.887, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2601,332 +2601,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les organisations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Groulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tordjman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Balzacq; Frédéric Charillon; Frédéric Ramel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel de diplomatie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses de Sciences Po, 2018, 978-2724622904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la légistique à la formation en légistique. Inculquer une &amp;quot;nouvelle culture normative&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Groulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Groulier; Karine Gilberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former à la légistique. Les nouveaux territoires de la pédagogie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lexis Nexis, 2018, 9782711028719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Thierry Balzacq; Frédéric Charillon; Frédéric Ramel. </w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolérer n’est pas permettre. De la distinction de la tolérance et de la permissivité en droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Groulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Bioy; Benjamin Lavergne; Mac Sztulman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel de diplomatie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Presses de Sciences Po, 2018, 978-2724622904</w:t>
+              <w:t xml:space="preserve">Tolérance et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ / Presses de l'Université Toulouse 1 Capitole, 2014, 9782361700683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recommandations sanitaires : entre moralisation et précaution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Groulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Groulier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etat moralisateur. Regard interdisciplinaire sur les liens contemporains entre morale et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2014, 9782849341599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946402v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04946420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distinction de la force contraignante et de la force obligatoire des normes juridiques. Pour une approche duale de la force normative</w:t>
               </w:r>
@@ -3426,51 +3426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Groulier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126275v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441471v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P&#233;raldi Leneuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919530v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112806ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gilberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04946531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Groulier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126275v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P&#233;raldi Leneuf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112806ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gilberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04946531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>