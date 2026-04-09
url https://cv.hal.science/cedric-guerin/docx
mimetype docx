--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the biosurfactant potential of Bacillus strains: a study of structure and function in food applications</w:t>
+                <w:t xml:space="preserve">Comparative Study of Conventional and Emerging Extraction Methods for Papaya Seed Oil: Process Optimization and Quality Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Gharsallah</w:t>
+                <w:t xml:space="preserve">Neamtallah Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amira Metouekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Rhayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mecit Halil Öztop</w:t>
+                <w:t xml:space="preserve">Malak Tabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (1), </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ijfood/vvaf116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-025-04083-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225630v1</w:t>
+                <w:t xml:space="preserve">hal-05423954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Conventional and Emerging Extraction Methods for Papaya Seed Oil: Process Optimization and Quality Evaluation</w:t>
+                <w:t xml:space="preserve">Elucidating the biosurfactant potential of Bacillus strains: a study of structure and function in food applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neamtallah Assaf</w:t>
+                <w:t xml:space="preserve">Houda Gharsallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Metouekel</w:t>
+                <w:t xml:space="preserve">Ahlem Eddehech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Rhayem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Guerin</w:t>
+                <w:t xml:space="preserve">Sami Boufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malak Tabib</w:t>
+                <w:t xml:space="preserve">Mecit Halil Öztop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (2), pp.60. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-025-04083-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ijfood/vvaf116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423954v1</w:t>
+                <w:t xml:space="preserve">hal-05225630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Phytochemical Potential of Hemp Hairy Roots: A Promising Source of Cannabisins and Triterpenes as Bioactive Compounds</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Kaminsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Mazlani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-line monitoring of bioreactor by Raman spectroscopy: Direct use of a standard-based model through cell-scattering correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -638,51 +638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopy applied to online monitoring of a bioreactor: Tackling the limit of detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lagalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -915,51 +915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1036,51 +1036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendie Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1270,51 +1270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendie Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gaveau-Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,51 +1423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online monitoring of bioreactor based on Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,51 +1544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,51 +1684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved online monitoring model of bioreactor by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1792,51 +1792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman in-situ monitoring by machine learning in bioproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawdha Dekhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1939,51 +1939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Eco-extraction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Pomacle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2066,51 +2066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2327,51 +2327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05225630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Gharsallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Eddehech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boufi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mecit Halil &#214;ztop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijfood/vvaf116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423954v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamtallah Assaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metouekel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Rhayem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tabib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-025-04083-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04848661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kaminsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Mazlani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kotland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235792" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04749728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.10.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04227441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123343" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03986124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagalle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12030520" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendie Levasseur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02422-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02926402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Cui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10824-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02512970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau-Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pointcheval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100409" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Michiels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Dekhili" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Filali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamtallah Assaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metouekel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Rhayem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tabib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-025-04083-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05225630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Gharsallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Eddehech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boufi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mecit Halil &#214;ztop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijfood/vvaf116" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04848661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kaminsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Mazlani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kotland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235792" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04749728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.10.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04227441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123343" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03986124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagalle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12030520" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendie Levasseur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02422-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02926402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Cui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10824-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02512970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau-Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pointcheval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100409" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Michiels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Dekhili" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Filali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>