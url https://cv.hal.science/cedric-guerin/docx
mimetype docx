--- v1 (2026-04-09)
+++ v2 (2026-05-14)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Conventional and Emerging Extraction Methods for Papaya Seed Oil: Process Optimization and Quality Evaluation</w:t>
+                <w:t xml:space="preserve">Elucidating the biosurfactant potential of Bacillus strains: a study of structure and function in food applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neamtallah Assaf</w:t>
+                <w:t xml:space="preserve">Houda Gharsallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Metouekel</w:t>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Rhayem</w:t>
+                <w:t xml:space="preserve">Ahlem Eddehech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Guerin</w:t>
+                <w:t xml:space="preserve">Sami Boufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malak Tabib</w:t>
+                <w:t xml:space="preserve">Mecit Halil Öztop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (2), pp.60. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-025-04083-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ijfood/vvaf116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423954v1</w:t>
+                <w:t xml:space="preserve">hal-05225630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the biosurfactant potential of Bacillus strains: a study of structure and function in food applications</w:t>
+                <w:t xml:space="preserve">Comparative Study of Conventional and Emerging Extraction Methods for Papaya Seed Oil: Process Optimization and Quality Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Gharsallah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Neamtallah Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Metouekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Rhayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mecit Halil Öztop</w:t>
+                <w:t xml:space="preserve">Malak Tabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (1), </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ijfood/vvaf116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-025-04083-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225630v1</w:t>
+                <w:t xml:space="preserve">hal-05423954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Phytochemical Potential of Hemp Hairy Roots: A Promising Source of Cannabisins and Triterpenes as Bioactive Compounds</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Kaminsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Mazlani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-line monitoring of bioreactor by Raman spectroscopy: Direct use of a standard-based model through cell-scattering correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -638,51 +638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopy applied to online monitoring of a bioreactor: Tackling the limit of detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lagalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -915,51 +915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1036,51 +1036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendie Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1270,51 +1270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendie Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gaveau-Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,51 +1423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online monitoring of bioreactor based on Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,51 +1544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,256 +1665,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved online monitoring model of bioreactor by Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">Raman in-situ monitoring by machine learning in bioproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawdha Dekhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème journées scientifiques du GFSV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Deauville, France. </w:t>
+              <w:t xml:space="preserve">Colloque Jumeaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Gif-Sur Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433147v1</w:t>
+                <w:t xml:space="preserve">hal-04433133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman in-situ monitoring by machine learning in bioproduction</w:t>
+                <w:t xml:space="preserve">Improved online monitoring model of bioreactor by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jumeaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Gif-Sur Yvette, France. </w:t>
+              <w:t xml:space="preserve">29ème journées scientifiques du GFSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Deauville, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433133v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'un procédé d'extraction par ultrasons d'acides gras issus de microalgues</w:t>
               </w:r>
@@ -1939,51 +1939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Eco-extraction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Pomacle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2066,51 +2066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2327,51 +2327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamtallah Assaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metouekel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Rhayem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tabib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-025-04083-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05225630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Gharsallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Eddehech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boufi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mecit Halil &#214;ztop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijfood/vvaf116" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04848661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kaminsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Mazlani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kotland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235792" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04749728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.10.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04227441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123343" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03986124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagalle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12030520" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendie Levasseur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02422-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02926402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Cui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10824-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02512970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau-Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pointcheval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100409" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Michiels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Dekhili" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Filali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05225630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Gharsallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Eddehech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boufi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mecit Halil &#214;ztop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijfood/vvaf116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423954v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamtallah Assaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metouekel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Rhayem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tabib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-025-04083-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04848661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kaminsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Mazlani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kotland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235792" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04749728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.10.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04227441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123343" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03986124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagalle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12030520" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendie Levasseur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02422-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02926402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Cui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10824-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02512970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau-Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pointcheval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100409" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Michiels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Dekhili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Filali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>