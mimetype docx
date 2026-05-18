--- v0 (2026-03-16)
+++ v1 (2026-05-18)
@@ -476,390 +476,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La belle inconnue : génétique de la femme fatale dans des productions littéraires et cinématographiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hannedouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes. Séries policières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extension du champ télécinématographique de la science-fiction. The Mandalorian (Disney+)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hannedouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La belle inconnue : génétique de la femme fatale dans des productions littéraires et cinématographiques.</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expresiones intertextuales y análisis transcultural en Les Aventures d’Arsène Lupin de Maurice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hannedouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trans.7119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La une comme fabrique du crime à la Belle Époque. Un principe sériel, Enquêtes et réels, 2020, p.105-119.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hannedouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Lettres Modernes. Séries policières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation et réemploi du roman historique. Entre fidélité et renouvellement d’une tradition au lendemain de la Première Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hannedouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belphegor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belphegor.3301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/belphegor.3301⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03082332v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03231593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Go ahead ! Représentations et traitements du mythe de la Frontière de l’Ouest américain en littérature populaire&amp;quot;, p. 11 à 23</w:t>
               </w:r>
@@ -1156,165 +1156,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maurice Leblanc et sa Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hannedouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Envisager le haut lieu autour de Maurice Leblanc et d'Arsène Lupin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Clémence Régnier, Jun 2024, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table ronde « Y’a-t-il un bon âge pour Monte-Cristo ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hannedouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">festival Cultissime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974955v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04972601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Après les vacances, il n’y pensera plus !” : Rendez-vous dans les Carpates ou le tour social de la Pologne par la famille Lesnieswski</w:t>
               </w:r>
@@ -3275,51 +3275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DD87627"/>
+    <w:nsid w:val="C5245B72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3506,51 +3506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-hannedouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4321-3079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156500922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000439788309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973157v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hannedouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/tc.v3i1.16607" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.7119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3301" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1465" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974959v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703297v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle-Rachel Casta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987495v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03231600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-hannedouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4321-3079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156500922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000439788309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973157v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hannedouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/tc.v3i1.16607" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710726v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.7119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082332v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1465" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974959v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703297v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle-Rachel Casta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987495v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03231600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>