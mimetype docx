--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -235,2138 +235,2841 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isolement et contention en soins psychiatriques sans consentement : la compétence du juge judiciaire rappelée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand débute le délai de prescription applicable à l'action en paiement fondée sur une garantie à première demande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des sûretés (2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Putman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, p. 41 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soins psychiatriques sans consentement : constitutionnalité de l’article L. 3211-9 du code de la santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat entre un avocat, un footballeur professionnel et la société gérant son image : de l’art de la clause pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caution doit-elle vérifier la régularité de la déchéance du terme avant de payer le créancier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, p. 25 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêts libellés en devise étrangère : quand restitutions et préjudice financier s’entremêlent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolement en soins psychiatriques sans consentement : précisions sur l’évaluation régulière des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affacturage et remboursement de la TVA : de l’importance de la rédaction du contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exception de nullité et inscription d’une hypothèque sur un bien de la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mainlevée d’une mesure de soins psychiatriques sans consentement prononcée en application de l’article 706-135 du code de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du crédit à la consommation (partie 1 : origine et présentation générale de l’ordonnance)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sous-acquéreur et la connaissance du vice de la chose : acte II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (mai 2025 - oct. 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnements souscrits par des époux communs en biens et disproportion de l’un des engagements : précisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créance à un fonds commun de titrisation et droit transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des sûretés (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Putman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paiement ou encaissement de sommes d’argent et compte bancaire ouvert au nom de la personne protégée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainlevée des soins psychiatriques sans consentement : la compétence du juge judiciaire rappelée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personne remplissant les conditions d’une hospitalisation sans consentement et transfert au sein d’un établissement exerçant une telle mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disproportion du cautionnement et fonds non immédiatement disponibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolement en soins psychiatriques : irrégularité antérieure et instance postérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (novembre 2024 - avril 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’articulation des délais pour signaler une opération de paiement non autorisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prescription extinctive et limitation du droit d’accès au juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la résiliation anticipée du contrat d’entretien d’ascenseur pour cause de travaux importants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De l’articulation des délais pour signaler une opération de paiement non autorisée</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfants privés de liberté dans les établissements de santé mentale : l’avis du CGLPL est paru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (novembre 2024 - avril 2025)</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse critique du guide de la motivation enrichie des arrêts de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (mai 2025 - oct. 2025)</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (novembre 2023 – mai 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (juin 2024 – octobre 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (juin 2023 - septembre 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (décembre 2022 - mai 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (janvier – mai 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité délictuelle du mandant pour les agissements dolosifs de son mandataire ne peut être recherchée que si le mandant commet une faute personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (juin 2022 - novembre 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donation des gains et salaires économisés et requalification d’un contrat en assurance-vie en régime de communaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit(s) et mythologie(s) : pour une lecture interactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de l'ordonnance n°2021-1192 du 15 septembre 2021 portant réforme du droit des sûretés : « La fiducie-sûreté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de l'ordonnance n°2021-1192 du 15 septembre 2021 portant réforme du droit des sûretés : « Les sûretés réelles immobilières », également publié au Dalloz actualité, 24 septembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de l'ordonnance n°2021-1192 du 15 septembre 2021 portant réforme du droit des sûretés : « Les privilèges mobiliers »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...965 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2376,870 +3079,870 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des sûretés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant Larcier, 2025, 9782802776123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des sûretés - Sûretés personnelles et sûretés réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paradigme, 978-2390133452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des sûretés, sûretés personnelles et réelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant, 2023, Paradigme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320101v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-04283460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La procédure peut-elle optimiser la vigilance ? - Réflexions à partir des affaires « TotalEnergies SE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Putman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise et droits humains - Pour une nouvelle culture de la responsabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2025, 978-2-7314-1338-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La preuve de l'extinction de l'obligation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur les modes d'extinction de l'obligation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Droit privé et sciences criminelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat d'abonnement de téléphonie et de fourniture d'accès à l'Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contrats à la marge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujets de droit des obligations, de note de synthèse et de spécialité Droit civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonifay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir le CRFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUAM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Cursus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clair-obscur de la distinction entre les privilèges et les hypothèques légales depuis l’ordonnance du 15 septembre 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des sûretés réelles depuis l’ordonnance du 15 septembre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impératif de protection en droit patrimonial de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur d'Alain Sériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare et Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 185 et s., 2023, 978-2-84934-672-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits des parties et des tiers en droit civil au mode déjudiciarisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Égéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux de la déjudiciarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, 2019, Hors collection, 978-2-275-06100-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3307,51 +4010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="665FE285"/>
+    <w:nsid w:val="B7ACBE18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3538,51 +4241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-helaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6904-444X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248233432" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-actualite.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388485v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Helaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250895v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388450v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388483v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Putman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273418v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tafforeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-suretes-9782390133452.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/recherches-sur-les-modes-d-8217-extinction-de-l-8217-obligation/76243?srsltid=AfmBOorjbohmep-VNx1Sv5btHCShXpPYb4deUZ4aJIAa-1iYdT_rUBcU" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonifay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/reussir-crfpa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/homme-de-foi-homme-de-droit-9782849346723.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;g&#233;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-helaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6904-444X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248233432" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-actualite.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571347v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Helaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Putman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388483v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388447v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388472v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283727v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tafforeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-suretes-9782390133452.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/recherches-sur-les-modes-d-8217-extinction-de-l-8217-obligation/76243?srsltid=AfmBOorjbohmep-VNx1Sv5btHCShXpPYb4deUZ4aJIAa-1iYdT_rUBcU" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonifay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/reussir-crfpa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/homme-de-foi-homme-de-droit-9782849346723.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;g&#233;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>