--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cédric Hélaine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Docteur en droit privé de l'Université d'Aix-Marseille • Chargé d'enseignement à l'Université d'Aix-Marseille • Responsable des rubriques Banque, Consommation, Contrats/RGO, Sûretés du Dalloz actualité</w:t>
+        <w:t xml:space="preserve">Docteur en droit privé de l'Université d'Aix-Marseille • Enseignant à l'Université d'Aix-Marseille (Institut d'Études Judiciaires) • Responsable des rubriques Banque, Consommation, Contrats/RGO, Sûretés du Dalloz actualité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -173,51 +173,58 @@
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Dalloz actualité</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thématiques principales de recherches : régime général de l'obligation, droit des contrats civils et d'affaires, droit des sûretés et droit patrimonial de la famille.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Co-auteur à partir de la 2e édition du manuel de droit des sûretés collection Paradigme, Larcier-Bruylant (4e édition parue en août 2025).Chargé d'enseignement à la Faculté de droit et de science politique d'Aix-Marseille Université (cours magistraux dispensés à l'Institut d'Études Judiciaires).</w:t>
+        <w:t xml:space="preserve">Co-auteur à partir de la 2e édition du manuel de droit des sûretés collection Paradigme, Larcier-Bruylant (4e édition parue en août 2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chargé d'enseignement à la Faculté de droit et de science politique d'Aix-Marseille Université (cours magistraux dispensés à l'Institut d'Études Judiciaires).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sujet de thèse : l'extinction partielle des dettes sous la direction conjointe de MM. les Professeurs Emmanuel Putman et Vincent Égéa soutenue publiquement le 2 décembre 2019 à la Faculté de droit et de science politique d'Aix-Marseille (mention très honorable avec les félicitations du jury, prix de thèse des éditions législatives).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Attaché temporaire d'enseignement et de recherche à la faculté de Droit et de science politique d'Aix-Marseille entre septembre 2017 et août 2019 (192h EQTD chaque année).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doctorant contractuel chargé d'une mission d'enseignement à la faculté de Droit et de science politique d'Aix-Marseille d'octobre 2014 à septembre 2017 (64h EQTD chaque année).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -269,2675 +276,2675 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des sûretés (2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Putman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, p. 41 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soins psychiatriques sans consentement : constitutionnalité de l’article L. 3211-9 du code de la santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand débute le délai de prescription applicable à l'action en paiement fondée sur une garantie à première demande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, p. 24 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isolement et contention en soins psychiatriques sans consentement : la compétence du juge judiciaire rappelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat entre un avocat, un footballeur professionnel et la société gérant son image : de l’art de la clause pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caution doit-elle vérifier la régularité de la déchéance du terme avant de payer le créancier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, p. 25 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du crédit à la consommation (partie 1 : origine et présentation générale de l’ordonnance)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sous-acquéreur et la connaissance du vice de la chose : acte II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exception de nullité et inscription d’une hypothèque sur un bien de la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mainlevée d’une mesure de soins psychiatriques sans consentement prononcée en application de l’article 706-135 du code de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêts libellés en devise étrangère : quand restitutions et préjudice financier s’entremêlent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolement en soins psychiatriques sans consentement : précisions sur l’évaluation régulière des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affacturage et remboursement de la TVA : de l’importance de la rédaction du contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (mai 2025 - oct. 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnements souscrits par des époux communs en biens et disproportion de l’un des engagements : précisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créance à un fonds commun de titrisation et droit transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des sûretés (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Putman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Putman</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paiement ou encaissement de sommes d’argent et compte bancaire ouvert au nom de la personne protégée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainlevée des soins psychiatriques sans consentement : la compétence du juge judiciaire rappelée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personne remplissant les conditions d’une hospitalisation sans consentement et transfert au sein d’un établissement exerçant une telle mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disproportion du cautionnement et fonds non immédiatement disponibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolement en soins psychiatriques : irrégularité antérieure et instance postérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (novembre 2024 - avril 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, p. 41 et s</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Soins psychiatriques sans consentement : constitutionnalité de l’article L. 3211-9 du code de la santé publique</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’articulation des délais pour signaler une opération de paiement non autorisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contrat entre un avocat, un footballeur professionnel et la société gérant son image : de l’art de la clause pénale</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription extinctive et limitation du droit d’accès au juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2026, p. 25 et s</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la résiliation anticipée du contrat d’entretien d’ascenseur pour cause de travaux importants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prêts libellés en devise étrangère : quand restitutions et préjudice financier s’entremêlent</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfants privés de liberté dans les établissements de santé mentale : l’avis du CGLPL est paru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse critique du guide de la motivation enrichie des arrêts de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (novembre 2023 – mai 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (juin 2024 – octobre 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (juin 2023 - septembre 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (décembre 2022 - mai 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité délictuelle du mandant pour les agissements dolosifs de son mandataire ne peut être recherchée que si le mandant commet une faute personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (mai 2025 - oct. 2025)</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (janvier – mai 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (juin 2022 - novembre 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit(s) et mythologie(s) : pour une lecture interactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de l'ordonnance n°2021-1192 du 15 septembre 2021 portant réforme du droit des sûretés : « La fiducie-sûreté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donation des gains et salaires économisés et requalification d’un contrat en assurance-vie en régime de communaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...1241 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283426v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04283435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de l'ordonnance n°2021-1192 du 15 septembre 2021 portant réforme du droit des sûretés : « Les sûretés réelles immobilières », également publié au Dalloz actualité, 24 septembre 2021</w:t>
               </w:r>
@@ -3372,51 +3379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La procédure peut-elle optimiser la vigilance ? - Réflexions à partir des affaires « TotalEnergies SE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Putman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise et droits humains - Pour une nouvelle culture de la responsabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2025, 978-2-7314-1338-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4010,51 +4017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7ACBE18"/>
+    <w:nsid w:val="9489628B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4241,51 +4248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-helaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6904-444X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248233432" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-actualite.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571347v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Helaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Putman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388483v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388447v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388472v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283727v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tafforeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-suretes-9782390133452.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/recherches-sur-les-modes-d-8217-extinction-de-l-8217-obligation/76243?srsltid=AfmBOorjbohmep-VNx1Sv5btHCShXpPYb4deUZ4aJIAa-1iYdT_rUBcU" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonifay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/reussir-crfpa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/homme-de-foi-homme-de-droit-9782849346723.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;g&#233;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-helaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6904-444X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248233432" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-actualite.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Helaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Putman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571346v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571217v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388491v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388447v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388472v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tafforeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-suretes-9782390133452.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/recherches-sur-les-modes-d-8217-extinction-de-l-8217-obligation/76243?srsltid=AfmBOorjbohmep-VNx1Sv5btHCShXpPYb4deUZ4aJIAa-1iYdT_rUBcU" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonifay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/reussir-crfpa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/homme-de-foi-homme-de-droit-9782849346723.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;g&#233;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>