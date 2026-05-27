--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cédric Hélaine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Docteur en droit privé de l'Université d'Aix-Marseille • Enseignant à l'Université d'Aix-Marseille (Institut d'Études Judiciaires) • Responsable des rubriques Banque, Consommation, Contrats/RGO, Sûretés du Dalloz actualité</w:t>
+        <w:t xml:space="preserve">Docteur en droit privé de l'Université d'Aix-Marseille • Enseignant à l'Université d'Aix-Marseille (Institut d'Études Judiciaires) • Directeur des rubriques Banque, Consommation, Contrats/RGO et Sûretés/Garanties du Dalloz actualité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -146,51 +146,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Docteur en droit privé de l'Université d'Aix-Marseille (thèse au LDPSC, UR 4690) - Responsable des rubriques « Banque », « Consommation », « Contrats - RGO » et « Sûretés » du </w:t>
+        <w:t xml:space="preserve">Docteur en droit privé de l'Université d'Aix-Marseille (thèse au LDPSC, UR 4690) - Directeur scientifique des rubriques « Banque », « Consommation », « Contrats - RGO » et « Sûretés - Garanties » du </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Dalloz actualité</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thématiques principales de recherches : régime général de l'obligation, droit des contrats civils et d'affaires, droit des sûretés et droit patrimonial de la famille.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,2841 +242,2979 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contrat entre un avocat, un footballeur professionnel et la société gérant son image : de l’art de la clause pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand débute le délai de prescription applicable à l'action en paiement fondée sur une garantie à première demande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, p. 24 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolement et contention en soins psychiatriques sans consentement : la compétence du juge judiciaire rappelée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit des sûretés (2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Putman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, p. 41 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soins psychiatriques sans consentement : constitutionnalité de l’article L. 3211-9 du code de la santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quand débute le délai de prescription applicable à l'action en paiement fondée sur une garantie à première demande ?</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caution doit-elle vérifier la régularité de la déchéance du terme avant de payer le créancier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, p. 24 et s</w:t>
+              <w:t xml:space="preserve">, 2026, p. 25 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protocole d’accord entre avocats et régime général des obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’étendue de l’engagement de cautions solidaires avec le débiteur mais non solidaires entre elles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (mai 2025 - oct. 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêts libellés en devise étrangère : quand restitutions et préjudice financier s’entremêlent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolement en soins psychiatriques sans consentement : précisions sur l’évaluation régulière des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affacturage et remboursement de la TVA : de l’importance de la rédaction du contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exception de nullité et inscription d’une hypothèque sur un bien de la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mainlevée d’une mesure de soins psychiatriques sans consentement prononcée en application de l’article 706-135 du code de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du crédit à la consommation (partie 1 : origine et présentation générale de l’ordonnance)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sous-acquéreur et la connaissance du vice de la chose : acte II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créance à un fonds commun de titrisation et droit transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnements souscrits par des époux communs en biens et disproportion de l’un des engagements : précisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des sûretés (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Isolement et contention en soins psychiatriques sans consentement : la compétence du juge judiciaire rappelée</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Putman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disproportion du cautionnement et fonds non immédiatement disponibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contrat entre un avocat, un footballeur professionnel et la société gérant son image : de l’art de la clause pénale</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolement en soins psychiatriques : irrégularité antérieure et instance postérieure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2026, p. 25 et s</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paiement ou encaissement de sommes d’argent et compte bancaire ouvert au nom de la personne protégée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réforme du crédit à la consommation (partie 1 : origine et présentation générale de l’ordonnance)</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainlevée des soins psychiatriques sans consentement : la compétence du juge judiciaire rappelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sous-acquéreur et la connaissance du vice de la chose : acte II</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personne remplissant les conditions d’une hospitalisation sans consentement et transfert au sein d’un établissement exerçant une telle mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exception de nullité et inscription d’une hypothèque sur un bien de la caution</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription extinctive et limitation du droit d’accès au juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la mainlevée d’une mesure de soins psychiatriques sans consentement prononcée en application de l’article 706-135 du code de procédure pénale</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la résiliation anticipée du contrat d’entretien d’ascenseur pour cause de travaux importants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prêts libellés en devise étrangère : quand restitutions et préjudice financier s’entremêlent</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’articulation des délais pour signaler une opération de paiement non autorisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Isolement en soins psychiatriques sans consentement : précisions sur l’évaluation régulière des patients</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (novembre 2024 - avril 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfants privés de liberté dans les établissements de santé mentale : l’avis du CGLPL est paru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse critique du guide de la motivation enrichie des arrêts de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (mai 2025 - oct. 2025)</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (novembre 2023 – mai 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (juin 2024 – octobre 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (juin 2023 - septembre 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Putman</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (décembre 2022 - mai 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (janvier – mai 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité délictuelle du mandant pour les agissements dolosifs de son mandataire ne peut être recherchée que si le mandant commet une faute personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit patrimonial de la famille (juin 2022 - novembre 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de l'ordonnance n°2021-1192 du 15 septembre 2021 portant réforme du droit des sûretés : « Les sûretés réelles immobilières », également publié au Dalloz actualité, 24 septembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donation des gains et salaires économisés et requalification d’un contrat en assurance-vie en régime de communaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit(s) et mythologie(s) : pour une lecture interactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de l'ordonnance n°2021-1192 du 15 septembre 2021 portant réforme du droit des sûretés : « La fiducie-sûreté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de l'ordonnance n°2021-1192 du 15 septembre 2021 portant réforme du droit des sûretés : « Les privilèges mobiliers »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...1034 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3086,870 +3224,870 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des sûretés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant Larcier, 2025, 9782802776123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des sûretés, sûretés personnelles et réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, 2023, Paradigme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des sûretés - Sûretés personnelles et sûretés réelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paradigme, 978-2390133452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283460v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04320101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La procédure peut-elle optimiser la vigilance ? - Réflexions à partir des affaires « TotalEnergies SE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Putman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise et droits humains - Pour une nouvelle culture de la responsabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2025, 978-2-7314-1338-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La preuve de l'extinction de l'obligation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur les modes d'extinction de l'obligation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Droit privé et sciences criminelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat d'abonnement de téléphonie et de fourniture d'accès à l'Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contrats à la marge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujets de droit des obligations, de note de synthèse et de spécialité Droit civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Helaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonifay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir le CRFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Cursus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUAM</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Cursus</w:t>
+                <w:t xml:space="preserve">hal-05250894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le clair-obscur de la distinction entre les privilèges et les hypothèques légales depuis l’ordonnance du 15 septembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des sûretés réelles depuis l’ordonnance du 15 septembre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2024</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impératif de protection en droit patrimonial de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur d'Alain Sériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare et Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 185 et s., 2023, 978-2-84934-672-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, p. 185 et s., 2023, 978-2-84934-672-3</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits des parties et des tiers en droit civil au mode déjudiciarisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Égéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de la déjudiciarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2019, Hors collection, 978-2-275-06100-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4017,51 +4155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9489628B"/>
+    <w:nsid w:val="7D22DC64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4248,51 +4386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-helaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6904-444X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248233432" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-actualite.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Helaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Putman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571346v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571217v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388491v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388447v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388472v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tafforeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-suretes-9782390133452.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/recherches-sur-les-modes-d-8217-extinction-de-l-8217-obligation/76243?srsltid=AfmBOorjbohmep-VNx1Sv5btHCShXpPYb4deUZ4aJIAa-1iYdT_rUBcU" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonifay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/reussir-crfpa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/homme-de-foi-homme-de-droit-9782849346723.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;g&#233;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-helaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6904-444X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248233432" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-actualite.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Helaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571215v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Putman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388483v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tafforeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-suretes-9782390133452.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/recherches-sur-les-modes-d-8217-extinction-de-l-8217-obligation/76243?srsltid=AfmBOorjbohmep-VNx1Sv5btHCShXpPYb4deUZ4aJIAa-1iYdT_rUBcU" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250894v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonifay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/reussir-crfpa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/homme-de-foi-homme-de-droit-9782849346723.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;g&#233;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>