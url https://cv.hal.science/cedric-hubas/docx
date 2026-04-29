--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -612,282 +612,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05281604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering environmental forcings in the distribution of meiofauna and nematodes in mangroves of the Atlantic-Caribbean-East Pacific and Indo-West Pacific regions</w:t>
+                <w:t xml:space="preserve">The metabolites of light: Untargeted metabolomic approaches bring new clues to understand light-driven acclimation of intertidal mudflat biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Spedicato</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 930, pp.172612. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172612⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 912, pp.168692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612129v1</w:t>
+                <w:t xml:space="preserve">hal-04357150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolites of light: Untargeted metabolomic approaches bring new clues to understand light-driven acclimation of intertidal mudflat biofilm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering environmental forcings in the distribution of meiofauna and nematodes in mangroves of the Atlantic-Caribbean-East Pacific and Indo-West Pacific regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Spedicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Doose</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 912, pp.168692. </w:t>
+              <w:t xml:space="preserve">, 2024, 930, pp.172612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357150v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-enzymatic oxylipin production in a mudflat microphytobenthic biofilm: evidence of a diatom response to light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1388,51 +1388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangrove microbiota along the urban-to-rural gradient of the Cayenne estuary (French Guiana, South America): Drivers and potential bioindicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2058,90 +2058,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Assessment of the Benthic Meiofauna Sensitivity to Low Human-Impacted Mangroves in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Baldrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (3), pp.338. </w:t>
@@ -2441,1203 +2441,1203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between bacterial compartment and particulate organic matter (POM) in coastal systems: An assessment using fatty acids and stable isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food sources, digestive efficiency and resource allocation in the sea cucumber Holothuria forskali (Echinodermata: Holothuroidea): Insights from pigments and fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Liénart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Barbier</w:t>
+                <w:t xml:space="preserve">Helène Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Badou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106720⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (5), pp.1568-1583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/anu.13103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02546088v1</w:t>
+                <w:t xml:space="preserve">hal-03137169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel α-Hydroxy γ-Butenolides of Kelp Endophytes Disrupt Bacterial Cell-to-Cell Signaling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">Effect of Light Intensity and Light Quality on Diatom Behavioral and Physiological Photoprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Déléris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, pp.601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00601⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 7, pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909195v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02556040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of epilithic river biofilm as a new lead to perform pollution bioassessments in overseas territories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Haouisée</w:t>
+                <w:t xml:space="preserve">Towards the development of ecosystem-based indicators of mangroves functioning state in the context of the EU water framework directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dirberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caessteker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3-4), pp.303-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968035v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Light Intensity and Light Quality on Diatom Behavioral and Physiological Photoprotection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Déléris</w:t>
+                <w:t xml:space="preserve">Laminariales Host Does Impact Lipid Temperature Trajectories of the Fungal Endophyte Paradendryphiella salina (Sutherland.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Thiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00203⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (8), pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18080379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02556040v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of ecosystem-based indicators of mangroves functioning state in the context of the EU water framework directive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+                <w:t xml:space="preserve">Functional kleptoplasts intermediate incorporation of carbon and nitrogen in cells of the Sacoglossa sea slug Elysia viridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sónia Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Cartaxana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Thiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66909-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495716v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02888478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminariales Host Does Impact Lipid Temperature Trajectories of the Fungal Endophyte Paradendryphiella salina (Sutherland.)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relationship between bacterial compartment and particulate organic matter (POM) in coastal systems: An assessment using fatty acids and stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Liénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md18080379⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 239, pp.106720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941648v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02546088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional kleptoplasts intermediate incorporation of carbon and nitrogen in cells of the Sacoglossa sea slug Elysia viridis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paulo Cartaxana</w:t>
+                <w:t xml:space="preserve">Novel α-Hydroxy γ-Butenolides of Kelp Endophytes Disrupt Bacterial Cell-to-Cell Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yee-Meng Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tourneroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najet Thiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66909-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02888478v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Untargeted Metabolomic Approach for Microphytobenthic Biofilms in Intertidal Mudflats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soizic Prado</w:t>
+                <w:t xml:space="preserve">Physical properties of epilithic river biofilm as a new lead to perform pollution bioassessments in overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Begarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haouisée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00250⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.17309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-73948-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02556052v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food sources, digestive efficiency and resource allocation in the sea cucumber Holothuria forskali (Echinodermata: Holothuroidea): Insights from pigments and fatty acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank David</w:t>
+                <w:t xml:space="preserve">An Untargeted Metabolomic Approach for Microphytobenthic Biofilms in Intertidal Mudflats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaubert-Boussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (5), pp.1568-1583. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/anu.13103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137169v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02556052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial–Fungal Interactions in the Kelp Endomicrobiota Drive Autoinducer-2 Quorum Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tourneroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3645,51 +3645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1693. </w:t>
@@ -3721,455 +3721,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm monitoring as a tool to assess the efficiency of artificial reefs as substrates: Toward 3D printed reefs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forces, failles et opportunités de la recherche française en écologie trophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Goulard</w:t>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Francour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.06.005⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 341 (6), pp.301-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993629v1</w:t>
+                <w:t xml:space="preserve">hal-01930387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtidal Microphytobenthos: A Secret Garden Stimulated by the Engineer Species Crepidula fornicata</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+                <w:t xml:space="preserve">Biofilm monitoring as a tool to assess the efficiency of artificial reefs as substrates: Toward 3D printed reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Goulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Francour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00475⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.230-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046458v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forces, failles et opportunités de la recherche française en écologie trophique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+                <w:t xml:space="preserve">Subtidal Microphytobenthos: A Secret Garden Stimulated by the Engineer Species Crepidula fornicata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">Lubos Polerecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Decottignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 341 (6), pp.301-314. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2018.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930387v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemically-Mediated Interactions Between Macroalgae, Their Fungal Endophytes, and Protistan Pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,51 +4311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (2), pp.364-374. </w:t>
@@ -4387,459 +4387,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological adjustments and transcriptome reprogramming are involved in the acclimation to salinity gradients in diatoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Nanoscale Study of Carbon and Nitrogen Fluxes in Mats of Purple Sulfur Bacteria: Implications for Carbon Cycling at the Surface of Coastal Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bussard</w:t>
+                <w:t xml:space="preserve">Dominique Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Thiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+                <w:t xml:space="preserve">Yann Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13398⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02283645v1</w:t>
+                <w:t xml:space="preserve">hal-01629405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of suspended oyster farming on nitrogen cycling and nitrous oxide production in a sub-tropical Australian estuary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological adjustments and transcriptome reprogramming are involved in the acclimation to salinity gradients in diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Erler</w:t>
+                <w:t xml:space="preserve">Evelyne E. Duvernois-Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Welsh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.05.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.909-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02546067v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02283645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nanoscale Study of Carbon and Nitrogen Fluxes in Mats of Purple Sulfur Bacteria: Implications for Carbon Cycling at the Surface of Coastal Sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of suspended oyster farming on nitrogen cycling and nitrous oxide production in a sub-tropical Australian estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Erler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Welsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Méziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1995. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 192, pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629405v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02546067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic variation in stable isotopic and fatty acid composition of three families of anguilliform leptocephali and particulate organic matter (POM) in the western South Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Liénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5191,307 +5191,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01321951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of the composition of microbial biofilms in sandy tidal flats: Focus of fatty acids, pigments and exopolymers</w:t>
+                <w:t xml:space="preserve">Spatio-temporal variations in the composition of organic matter in surface sediments of a mangrove receiving shrimp farm effluents (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Passarelli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jesus</w:t>
+                <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2014.11.013⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 512, pp.296-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097244v1</w:t>
+                <w:t xml:space="preserve">hal-02552398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variations in the composition of organic matter in surface sediments of a mangrove receiving shrimp farm effluents (New Caledonia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">Seasonal variations of the composition of microbial biofilms in sandy tidal flats: Focus of fatty acids, pigments and exopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Passarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Thiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.082⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 153, pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2014.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02552398v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between biodiversity and the stability of marine ecosystems: Comparisons at a European scale using meta-analysis</w:t>
               </w:r>
@@ -5611,90 +5611,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisms as cooperative ecosystem engineers in intertidal flats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Méziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5735,571 +5735,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic Structure and Mercury Biomagnification in Tropical Fish Assemblages, Iténez River, Bolivia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proliferation of purple sulphur bacteria at the sediment surface affects intertidal mat diversity and functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pouilly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carlos Molina</w:t>
+                <w:t xml:space="preserve">Mickael Ruivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Méziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Thiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (5), pp.e65054. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065054⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e82329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015629v1</w:t>
+                <w:t xml:space="preserve">hal-00916001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proliferation of purple sulphur bacteria at the sediment surface affects intertidal mat diversity and functionality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jesus</w:t>
+                <w:t xml:space="preserve">Trophic Structure and Mercury Biomagnification in Tropical Fish Assemblages, Iténez River, Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Rejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Ruivo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Najet Thiney</w:t>
+                <w:t xml:space="preserve">Carlos Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (12), pp.e82329. </w:t>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e65054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916001v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface adhesion of microphytobenthic biofilms is enhanced under Hediste diversicolor (O.F. Müller) trophic pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Passarelli</w:t>
+                <w:t xml:space="preserve">Impairment of the Bacterial Biofilm Stability by Triclosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Lubarsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gerbersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2012.10.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e31183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015027v1</w:t>
+                <w:t xml:space="preserve">hal-04015029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of the Bacterial Biofilm Stability by Triclosan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Lubarsky</w:t>
+                <w:t xml:space="preserve">Surface adhesion of microphytobenthic biofilms is enhanced under Hediste diversicolor (O.F. Müller) trophic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Passarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Gerbersdorf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">Audrey Nicolas Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Behrens</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 438, pp.52-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2012.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04015029v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of biogenic structures on benthic assemblages: microbes, meiofauna, macrofauna and related ecosystem functions</w:t>
               </w:r>
@@ -6574,51 +6574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeanthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7047,1349 +7047,1337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Phaeocystis globosa spring bloom on the intertidal benthic compartment in the eastern English Channel: a synthesis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal variability of intertidal benthic primary production and respiration in the Mont Saint-Michel Bay (Western English Channel, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Davoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Spilmont</w:t>
+                <w:t xml:space="preserve">A. Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Denis</w:t>
+                <w:t xml:space="preserve">A. Créach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Courcot</w:t>
+                <w:t xml:space="preserve">François Gevaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 620, pp.163-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252683v1</w:t>
+                <w:t xml:space="preserve">hal-00480450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of annual budget of net benthic production in the Mont Saint-Michel Bay with emphasis on the influence of cloudiness, migration of microphytobenthos and variation of the respiration rate with the alternation of emersion-immersion periods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Boucher</w:t>
+                <w:t xml:space="preserve">Spatio-temporal variability of intertidal benthic primary production and respiration in the western part of the Mont Saint-Michel Bay (Western English Channel, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Davoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Hubas</w:t>
+                <w:t xml:space="preserve">A. Créach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gevaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 620, pp.163-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-008-9626-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480702v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual budget of benthic production in Mont Saint-Michel Bay considering cloudiness, microphytobenthos migration, and variability of respiration rates with tidal conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the Phaeocystis globosa spring bloom on the intertidal benthic compartment in the eastern English Channel: a synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Migné</w:t>
+                <w:t xml:space="preserve">Lionel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Caloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Spilmont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Hubas</w:t>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (19), pp.2280-2285. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (1), pp.55-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2009.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-04366686v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of intertidal benthic primary production and respiration in the Mont Saint-Michel Bay (Western English Channel, France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Davoult</w:t>
+                <w:t xml:space="preserve">Calculation of annual budget of net benthic production in the Mont Saint-Michel Bay with emphasis on the influence of cloudiness, migration of microphytobenthos and variation of the respiration rate with the alternation of emersion-immersion periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Migné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Gevaert</w:t>
+                <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 620, pp.163-172</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.2280-2285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480450v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of intertidal benthic primary production and respiration in the western part of the Mont Saint-Michel Bay (Western English Channel, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Créach</w:t>
+                <w:t xml:space="preserve">Annual budget of benthic production in Mont Saint-Michel Bay considering cloudiness, microphytobenthos migration, and variability of respiration rates with tidal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gevaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">N. Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (19), pp.2280-2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2009.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-008-9626-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403116v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variability of intertidal bacterial metabolism and growth efficiency in an exposed sandy beach during low tide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Davoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 151 (1), pp.41-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-006-0446-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-006-0446-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02283436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of bacterial communities in the annual benthic community production and respiration of two contrasted intertidal sediments (Roscoff Aber Bay, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Davoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 344, pp.39-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps06947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the bacterial community in the annual benthic metabolism of two contrasted temperate intertidal sites (Roscoff Aber Bay, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Davoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 344, pp.39-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps06947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02283437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors controlling benthic metabolism during low tide along a granulometric gradient in an intertidal bay (Roscoff Aber Bay, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Davoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 316, pp.53-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps316053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02283282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does seasonal proliferation of Enteromorpha sp. affect the annual benthic metabolism of a small macrotidal estuary? (Roscoff Aber Bay, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Davoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (1-2), pp.287-296. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.06.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02283287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic ecology of nematodes from various microhabitats of the Roscoff Aber Bay (France): importance of stranded macroalgae evidenced through δ13C and δ15N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 260, pp.151-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps260151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8399,279 +8387,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocompatibility and in situ colonization of concrete and mortar using crushed seashell waste as a complete aggregate replacement (sand and gravel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grégoire</w:t>
+                <w:t xml:space="preserve">Elsa Pianelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Pianelo</w:t>
+                <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Niez</w:t>
+                <w:t xml:space="preserve">Andrew Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025 (NOMAD 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des substances polymériques extracellulaires (EPS) de biofilms de diatomées benthiques marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven G Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven G Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+                <w:t xml:space="preserve">Sophie Sablé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Belvaux, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8681,216 +8669,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DCE MANGROVE, UNE APPROCHE INTÉGRATIVE POUR LA CRÉATION D'INDICATEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sylvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les indicateurs biologiques opérationnels de la santé des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par imagerie hyperspectrale sous-marine : Révéler la variabilité de l'efficacité des récifs artificiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mischa Ungerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8899,366 +8887,366 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'éolien en mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7993663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of diatom adhesion properties on different substrates: from population to individual scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mangrove meiofauna as bio-indicator for the monitoring of coastal and transitional waters in French Guiana (South America).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Zeppilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Laviale</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+                <w:t xml:space="preserve">Elisa Baldirighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">SeventIMCO, the 17th International Meiofauna Conference: Meiofauna in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232063v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove meiofauna as bio-indicator for the monitoring of coastal and transitional waters in French Guiana (South America).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Michelet</w:t>
+                <w:t xml:space="preserve">Characterization of diatom adhesion properties on different substrates: from population to individual scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniella Zeppilli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emma Michaud</w:t>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeventIMCO, the 17th International Meiofauna Conference: Meiofauna in a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096771v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des structures artificielles plus sûres pour l'environnement marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9268,659 +9256,663 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Fouilland; Françoise Gourmelon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer l’environnement : Des solutions pour innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Partie 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.200-204, 2024, Écologie, environnement, sciences de la Terre, 9782271152367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiofauna and Biofilms—The Slimy Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Majdi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tom Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giere, O.; Schratzberger, M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Horizons in Meiobenthos Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.55-78, 2023, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+              <w:t xml:space="preserve">, Springer International Publishing, Chap.3, pp.55-78, 2023, 978-3-031-21622-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-21622-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tardigrades, des animaux à toute épreuve ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Denis, Vigne; Bruno, David; Guillaume, Lecointre; Frédérique, Chlous; Gaël, Clément; Jian-Sheng, Sun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains : Petites et grandes découvertes de l'histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La découverte, pp.420, 2022, 978-2348075650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphytobenthic Biofilms: Composition and Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mudflat Ecosystem Engineers and Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Passarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Paterson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mudflat Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.63-90, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99194-8_4⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.243-269, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99194-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02546153v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02546159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mudflat Ecosystem Engineers and Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Microphytobenthic Biofilms: Composition and Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Passarelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Paterson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mudflat Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.243-269, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99194-8_10⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.63-90, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99194-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02546159v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02546153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the effects of self-shading on Fucus serratus populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.100086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.ecology.100086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental heterogeneity drives phytoplankton community assembly patterns in a tropical riverine system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.100083. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Goberville</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.ecology.100083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9930,265 +9922,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How metabolites and metabolism in aquatic biofilms reveal ecological responses to global change and their interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017845v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the Microbiome-Metabolome Nexus for Innovative One-Health Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bertrand</w:t>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bertrand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10198,357 +10190,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HoloTrack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Museum national d'histoire naturelle (MNHN PARIS). 2023, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GT DCE Mangrove - Rapport final inter-DROM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dirberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Hubas</w:t>
+                <w:t xml:space="preserve">D Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lamy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Francais de la Biodiversité. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GT DCE mangrove. Rapport final Guadeloupe 2019-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dirberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Francais de la Biodiversité. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10558,100 +10550,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des communautés microbiennes dans les flux de matière des sédiments meubles intertidaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiologie et Parasitologie. Université du littoral côte d'Opale, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01115984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10661,105 +10653,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilms, tapis et agrégats microbiens : vers une vision unificatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiologie et Parasitologie. Muséum National d'Histoire Naturelle, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04002009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId378"/>
+      <w:footerReference w:type="default" r:id="rId377"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10827,51 +10819,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4753A1CB"/>
+    <w:nsid w:val="74D0239E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11058,51 +11050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-hubas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9110-9292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11369816X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444617v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743330" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Auzoux-Bordenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Kavousi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Nedelec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Badou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119412" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05281604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Triba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23080314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04612129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Spedicato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doose" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168692" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphbi.2024.1441713" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Riera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Ungermann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13978" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaubert-Boussarie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Sofie D&#8217;hondt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Herault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Badou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04198-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Perdrau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149787" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03588576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augagneur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153942" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E.V. Rimmer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wyness" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Hartley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114348" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Androuin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.07.30.229021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Frott&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09887-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cartaxana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Rey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lekieffre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lopes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1779" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02546088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Barbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106720" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909195v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Meng Chong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00601" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louren&#231;o" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haouis&#233;e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73948-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02556040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00203" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Thiney" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18080379" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02888478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Cruz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66909-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02556052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00250" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03137169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Laguerre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.13103" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277573v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01693" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goulard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.06.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Decottignies" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00475" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297595v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mur&#250;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03161" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573359v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1048-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283645v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13398" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02546067v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Erler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welsh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bennet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.05.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629405v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01995" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243513v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11575" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Della Patrona" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hubas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molnar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deborde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2016.05.028" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mortillaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passarelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2016.03.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01097244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Passarelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.11.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552398v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molnar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.082" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD7TS5PD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01097236v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cusson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasman P. Crowe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ara&#250;jo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebbecca Aspden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.08.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paterson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.07.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouilly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Rejas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara P&#233;rez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065054" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916001v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ruivo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082329" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015027v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nicolas Segui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grange" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.10.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4649VZP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015029v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Lubarsky" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gerbersdorf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Behrens" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ricciardi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031183" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015024v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Passarelli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Olivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=DM Paterson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09915" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015021v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartaxana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruivo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ser&#244;dio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.05.027" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWCKV5K0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140974v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255971v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mign&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.12.023" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35R5157Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536527v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen V Lubarsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Chocholek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Larson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Manz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015016v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sachidhanandam" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rybarczyk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lubarsky" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rigaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/MEPS08851" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252683v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caloin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.09.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480702v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mign&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boucher" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366686v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spilmont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.09.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4WF3KNX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480450v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;ach" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gevaert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403116v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9626-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-08SDV2M4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283436v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-006-0446-6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4122E6C85BE99C84DD4F7C44CAD537C85F9031FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481744v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps06947" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283437v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283282v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps316053" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283287v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.06.019" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4179BPXG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282374v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps260151" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337184v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pianelo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lalanne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231652v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Daniel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469552v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jamon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118998v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Ungerman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7993663" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232063v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096771v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Zeppilli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldirighi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837106v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047277v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Moens" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21622-0_3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001973v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02546153v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99194-8_4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02546159v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99194-8_10" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312786v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100086" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235599v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100083" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193786v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481350v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hubas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lamy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Robinet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05480570v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01115984v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04002009v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-hubas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9110-9292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11369816X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444617v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743330" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Auzoux-Bordenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Kavousi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Nedelec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Badou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119412" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05281604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Triba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23080314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168692" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04612129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Spedicato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172612" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphbi.2024.1441713" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Riera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Ungermann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13978" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaubert-Boussarie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Sofie D&#8217;hondt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Herault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Badou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04198-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Perdrau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149787" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03588576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augagneur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153942" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E.V. Rimmer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wyness" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Hartley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114348" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Androuin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.07.30.229021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Frott&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09887-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cartaxana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Rey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lekieffre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lopes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1779" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03137169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Laguerre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.13103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02556040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00203" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941648v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Thiney" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18080379" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02888478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Cruz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66909-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02546088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Barbier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106720" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909195v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Meng Chong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00601" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louren&#231;o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haouis&#233;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73948-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02556052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00250" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277573v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01693" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goulard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.06.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046458v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Decottignies" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00475" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297595v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mur&#250;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03161" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573359v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1048-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01995" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13398" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02546067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Erler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welsh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bennet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.05.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243513v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11575" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Della Patrona" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hubas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molnar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deborde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2016.05.028" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mortillaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passarelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2016.03.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552398v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molnar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.082" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD7TS5PD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01097244v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Passarelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.11.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01097236v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cusson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasman P. Crowe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ara&#250;jo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebbecca Aspden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.08.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paterson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.07.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916001v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ruivo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082329" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015629v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouilly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Rejas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara P&#233;rez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065054" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015029v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Lubarsky" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gerbersdorf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Behrens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ricciardi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031183" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015027v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nicolas Segui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grange" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.10.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4649VZP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015024v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Passarelli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Olivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=DM Paterson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09915" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015021v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartaxana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruivo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ser&#244;dio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.05.027" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWCKV5K0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140974v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255971v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mign&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.12.023" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35R5157Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536527v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen V Lubarsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Chocholek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Larson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Manz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015016v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sachidhanandam" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rybarczyk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lubarsky" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rigaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/MEPS08851" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mign&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;ach" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gevaert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403116v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9626-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252683v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caloin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.09.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480702v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boucher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366686v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spilmont" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.09.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4WF3KNX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283436v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-006-0446-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4122E6C85BE99C84DD4F7C44CAD537C85F9031FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481744v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps06947" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283282v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps316053" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283287v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.06.019" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4179BPXG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282374v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps260151" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337184v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pianelo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lalanne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231652v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Daniel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469552v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jamon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118998v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Ungerman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7993663" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096771v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Zeppilli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldirighi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232063v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837106v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047277v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Moens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21622-0_3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001973v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02546159v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99194-8_10" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02546153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99194-8_4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312786v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100086" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235599v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100083" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193786v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481350v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hubas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lamy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Robinet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05480570v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01115984v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04002009v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>