--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1146,290 +1146,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen insertion in substoichiometric titanium carbide</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Friction and wear performance of multilayered a-C:H:Al coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kilman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.05.009⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 284, pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.07.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570970v1</w:t>
+                <w:t xml:space="preserve">hal-02548376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction and wear performance of multilayered a-C:H:Al coatings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen insertion in substoichiometric titanium carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glandut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (27), pp.8562-8570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.07.079⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02548376v1</w:t>
+                <w:t xml:space="preserve">hal-02570970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative-ion production on carbon materials in hydrogen plasma: influence of the carbon hybridization state and the hydrogen content on H− yield</w:t>
               </w:r>
@@ -3536,307 +3536,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma surface activation of epoxy painted polymer composites to enhance adhesion of PVD coatings</w:t>
+                <w:t xml:space="preserve">Plasma Surface Activation of Epoxy Painted Polymer Composites to Enhance Adhesion of PVD Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ranger</w:t>
+                <w:t xml:space="preserve">N. Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Maerten</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Belveze</w:t>
+                <w:t xml:space="preserve">S. Belveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCTF 2022 (International Conference on Metallurgical Coatings and Thin Films)</w:t>
+              <w:t xml:space="preserve">48th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814055v1</w:t>
+                <w:t xml:space="preserve">hal-05039723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Surface Activation of Epoxy Painted Polymer Composites to Enhance Adhesion of PVD Coatings</w:t>
+                <w:t xml:space="preserve">Plasma surface activation of epoxy painted polymer composites to enhance adhesion of PVD coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ranger</w:t>
+                <w:t xml:space="preserve">Nicolas Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Maerten</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Belveze</w:t>
+                <w:t xml:space="preserve">Simon Belveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2022)</w:t>
+              <w:t xml:space="preserve">ICMCTF 2022 (International Conference on Metallurgical Coatings and Thin Films)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039723v1</w:t>
+                <w:t xml:space="preserve">hal-03814055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PVD coatings to protect polymer-based composites against solid particle erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,51 +3844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A3TS (Association de traitement thermique et de traitement de surface) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
@@ -3917,51 +3917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements de surface par PVD de composites polymères pour améliorer leur résistance à l’érosion par des particules solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3969,51 +3969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
@@ -4286,269 +4286,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of TixHf1-xN thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Desbordes</w:t>
+                <w:t xml:space="preserve">Elaboration of an aluminum oxide thin film deposited by magnetron sputtering on boron nitride substrates: role of the physical and chemical properties of BN substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Trujillo Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Husson</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLUMEE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475759v1</w:t>
+                <w:t xml:space="preserve">hal-02409034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of an aluminum oxide thin film deposited by magnetron sputtering on boron nitride substrates: role of the physical and chemical properties of BN substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Trujillo Arredondo</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of TixHf1-xN thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">PLUMEE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409034v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés optiques de films minces nanocomposites obtenus à partir d'une source de nanoparticules en phase gazeuse fondée sur la pulvérisation cathodique</w:t>
               </w:r>
@@ -5434,385 +5434,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological properties of a-C:H:Al coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laureline Kilmann</w:t>
+                <w:t xml:space="preserve">HYDROGEN INSERTION IN SUBSTOICHIOMETRIC TITANIUM CARBIDE TiCx THIN FILM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glandut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, France</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100026v1</w:t>
+                <w:t xml:space="preserve">hal-01099998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROGEN INSERTION IN SUBSTOICHIOMETRIC TITANIUM CARBIDE TiCx THIN FILM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Nguyen</w:t>
+                <w:t xml:space="preserve">Tribological properties of a-C:H:Al coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Kilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099998v1</w:t>
+                <w:t xml:space="preserve">hal-01100026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical vapor partial filtering for chemical composition control in hybrid PECVD/EB-PVD process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+                <w:t xml:space="preserve">Morphological and optical properties of AIN nano-islands prepared by plasma enhanced chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouchkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Meunier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.P. Lavoute</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Metallurgical Coatings and Thin films (ICMCTF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949365v1</w:t>
+                <w:t xml:space="preserve">hal-00949362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical hydrogen insertion in titanium carbide</w:t>
               </w:r>
@@ -5900,195 +5900,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and optical properties of AIN nano-islands prepared by plasma enhanced chemical vapor deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Bouchkour</w:t>
+                <w:t xml:space="preserve">Physical vapor partial filtering for chemical composition control in hybrid PECVD/EB-PVD process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Thune</w:t>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Metallurgical Coatings and Thin films (ICMCTF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949362v1</w:t>
+                <w:t xml:space="preserve">hal-00949365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum confinement effect in nanostructured AlN films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouchkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6400,402 +6400,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of thin SiO_x films by direct precursor in atmospheric pressure microwave torch (TIA)</w:t>
+                <w:t xml:space="preserve">Open air, atmospheric pressure microwave plasma torch assisted chemical vapour deposition system for thin oxide film deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Plasma Surface Engineering, PSE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">21st International Conference on Surface Modification Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, PARIS, France. pp.183-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366940v1</w:t>
+                <w:t xml:space="preserve">hal-00362359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open air, atmospheric pressure microwave plasma torch assisted chemical vapour deposition system for thin oxide film deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Leroy</w:t>
+                <w:t xml:space="preserve">Characterization of DLC coatings designed to reduce energy losses in automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Surface Modification Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, PARIS, France. pp.183-190</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362359v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of DLC coatings designed to reduce energy losses in automotive applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Jarry</w:t>
+                <w:t xml:space="preserve">Deposition of thin SiO_x films by direct precursor in atmospheric pressure microwave torch (TIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference on Plasma Surface Engineering, PSE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367376v1</w:t>
+                <w:t xml:space="preserve">hal-00366940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de plasma froid à pression atmosphérique : de la préparation de surface au revêtement</w:t>
               </w:r>
@@ -7184,90 +7184,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of TixHf1-xN thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7549,243 +7549,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’une source génératrice des nanoparticules en phase gazeuse par spectroscopie d’émission optique</w:t>
+                <w:t xml:space="preserve">Free Ag and Cu nanoparticle generator based on magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maileth Orozco Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Journées 2016 du Réseau des Technologies des Plasmas Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Rochelle, France. </w:t>
+              <w:t xml:space="preserve">European Materials Research Society, EMRS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831852v1</w:t>
+                <w:t xml:space="preserve">hal-01819449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Ag and Cu nanoparticle generator based on magnetron sputtering</w:t>
+                <w:t xml:space="preserve">Caractérisation d’une source génératrice des nanoparticules en phase gazeuse par spectroscopie d’émission optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maileth Orozco Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society, EMRS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France. </w:t>
+              <w:t xml:space="preserve">13e Journées 2016 du Réseau des Technologies des Plasmas Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Rochelle, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819449v1</w:t>
+                <w:t xml:space="preserve">hal-01831852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical behavior of Al2O3 films doped with Ag nanoparticles</w:t>
               </w:r>
@@ -7964,155 +7964,52 @@
               <w:t xml:space="preserve">, Sep 2016, Garmisch Partenkirchen, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...101 lines deleted...]
-    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8259,51 +8156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abarca Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Basler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.113371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04581822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arroyave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echeverri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.106026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maerten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duport" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Niniven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c5040073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02475730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maerten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niniven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tristant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02172223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Derbali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-0508-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02172178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.05.041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouareth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.11.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kilman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laborde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.07.079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6QL8TK6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carr&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Layet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cartry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/8/085201" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402043x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jarry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lavoute" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.07.042" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFW9K42P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chagnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.03.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V015ZHLC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouchkour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98S9LH09-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.123" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L425W95X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKBH540-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBXB25K4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Asad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XZH0V8T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pintassilgo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loureiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/12/011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TXV4SMGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P40LDGBW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Borges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maliska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.07.097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QVKNXZN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.171" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNX6918-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00540-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4JB0CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03814055v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belveze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039723v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belveze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03792896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Trujillo Arredondo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02475759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desbordes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Husson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409034v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maileth Orozco Montes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166241v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Kilmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01099998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949362v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanfant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouscarrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366940v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366939v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287562v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Chemin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tixier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soulestin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05035159v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02174354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831793v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02024289v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL113N" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abarca Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Basler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.113371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04581822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arroyave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echeverri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.106026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maerten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duport" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Niniven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c5040073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02475730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maerten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niniven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tristant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02172223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Derbali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-0508-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02172178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.05.041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouareth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.11.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kilman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laborde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.07.079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6QL8TK6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carr&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Layet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cartry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/8/085201" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402043x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jarry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lavoute" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.07.042" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFW9K42P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chagnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.03.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V015ZHLC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouchkour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98S9LH09-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.123" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L425W95X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKBH540-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBXB25K4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Asad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XZH0V8T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pintassilgo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loureiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/12/011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TXV4SMGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P40LDGBW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Borges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maliska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.07.097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QVKNXZN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.171" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNX6918-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00540-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4JB0CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belveze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03814055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belveze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03792896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Trujillo Arredondo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409034v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02475759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desbordes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Husson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maileth Orozco Montes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166241v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Kilmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01099998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanfant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouscarrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366939v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287562v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Chemin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tixier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soulestin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05035159v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02174354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819449v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831852v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831793v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>