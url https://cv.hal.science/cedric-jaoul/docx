--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrometric Growth Defects of DLC Thin Films</w:t>
+                <w:t xml:space="preserve">Investigation of diamond-like carbon coated steel corrosion: Enhancing the optical detection of defects by a controlled electrochemical activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Maerten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+                <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Oltra</w:t>
+                <w:t xml:space="preserve">R. Oltra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Duport</w:t>
+                <w:t xml:space="preserve">C. Le Niniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le Niniven</w:t>
+                <w:t xml:space="preserve">P. Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C — Journal of Carbon Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (4), pp.73. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 363, pp.344-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/c5040073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.02.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276949v1</w:t>
+                <w:t xml:space="preserve">hal-02475730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of diamond-like carbon coated steel corrosion: Enhancing the optical detection of defects by a controlled electrochemical activation</w:t>
+                <w:t xml:space="preserve">Micrometric Growth Defects of DLC Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Maerten</w:t>
+                <w:t xml:space="preserve">Thibault Maerten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Oltra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Jaoul</w:t>
+                <w:t xml:space="preserve">Roland Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Niniven</w:t>
+                <w:t xml:space="preserve">Patrice Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tristant</w:t>
+                <w:t xml:space="preserve">Christophe Le Niniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 363, pp.344-351. </w:t>
+              <w:t xml:space="preserve">C — Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.02.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/c5040073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475730v1</w:t>
+                <w:t xml:space="preserve">hal-03276949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized nc-Si:H thin films with enhanced optoelectronic properties prepared by micro-waves PECVD used as an effective silicon surface passivation layer</w:t>
               </w:r>
@@ -776,77 +776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’évaluation des performances anticorrosion pour des couches minces DLC : une approche qualitative et quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Niniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Niniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1146,290 +1146,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction and wear performance of multilayered a-C:H:Al coatings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen insertion in substoichiometric titanium carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glandut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.07.079⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (27), pp.8562-8570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548376v1</w:t>
+                <w:t xml:space="preserve">hal-02570970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen insertion in substoichiometric titanium carbide</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Friction and wear performance of multilayered a-C:H:Al coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kilman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 284, pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.07.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.05.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02570970v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative-ion production on carbon materials in hydrogen plasma: influence of the carbon hybridization state and the hydrogen content on H− yield</w:t>
               </w:r>
@@ -1948,208 +1948,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the V/II ratio on the growth of groupe III nitride quantum dots deposited on silicon substrate by plasma enhanced chemical vapor deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the substrate temperature on the deposition of thin SiOx films by atmospheric pressure microwave plasma torch (TIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Niniven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Bouchkour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Landreau</w:t>
+                <w:t xml:space="preserve">N. Lory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205, pp.S335-S341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.03.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942418v1</w:t>
+                <w:t xml:space="preserve">hal-00611718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminum nitride nano-dots prepared by plasma enhanced chemical vapor deposition on Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouchkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,234 +2179,213 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 205, pp.S586-S591. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the substrate temperature on the deposition of thin SiOx films by atmospheric pressure microwave plasma torch (TIA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the V/II ratio on the growth of groupe III nitride quantum dots deposited on silicon substrate by plasma enhanced chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouchkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Landreau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Lory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Proceedings of the 19th Annual International Conference on Composites or Nano-Engeneering (ICCE-19), (Issue supplement), pp.143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00611718v1</w:t>
+                <w:t xml:space="preserve">hal-00942418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological behaviour of diamond-like carbon films used in automotive application : a comparison</w:t>
               </w:r>
@@ -3536,359 +3536,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Surface Activation of Epoxy Painted Polymer Composites to Enhance Adhesion of PVD Coatings</w:t>
+                <w:t xml:space="preserve">Plasma surface activation of epoxy painted polymer composites to enhance adhesion of PVD coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ranger</w:t>
+                <w:t xml:space="preserve">Nicolas Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Maerten</w:t>
+                <w:t xml:space="preserve">Thibault Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Belveze</w:t>
+                <w:t xml:space="preserve">Simon Belveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2022)</w:t>
+              <w:t xml:space="preserve">ICMCTF 2022 (International Conference on Metallurgical Coatings and Thin Films)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039723v1</w:t>
+                <w:t xml:space="preserve">hal-03814055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma surface activation of epoxy painted polymer composites to enhance adhesion of PVD coatings</w:t>
+                <w:t xml:space="preserve">Plasma Surface Activation of Epoxy Painted Polymer Composites to Enhance Adhesion of PVD Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ranger</w:t>
+                <w:t xml:space="preserve">N. Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Maerten</w:t>
+                <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Belveze</w:t>
+                <w:t xml:space="preserve">S. Belveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCTF 2022 (International Conference on Metallurgical Coatings and Thin Films)</w:t>
+              <w:t xml:space="preserve">48th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814055v1</w:t>
+                <w:t xml:space="preserve">hal-05039723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PVD coatings to protect polymer-based composites against solid particle erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A3TS (Association de traitement thermique et de traitement de surface) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
@@ -3917,103 +3917,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements de surface par PVD de composites polymères pour améliorer leur résistance à l’érosion par des particules solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
@@ -4042,90 +4042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la corrosion d'acier revêtu d'une couche mince diamond-like carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Niniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4286,269 +4286,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of an aluminum oxide thin film deposited by magnetron sputtering on boron nitride substrates: role of the physical and chemical properties of BN substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Trujillo Arredondo</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of TixHf1-xN thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">PLUMEE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409034v1</w:t>
+                <w:t xml:space="preserve">hal-02475759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of TixHf1-xN thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Desbordes</w:t>
+                <w:t xml:space="preserve">Elaboration of an aluminum oxide thin film deposited by magnetron sputtering on boron nitride substrates: role of the physical and chemical properties of BN substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Trujillo Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Husson</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLUMEE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475759v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés optiques de films minces nanocomposites obtenus à partir d'une source de nanoparticules en phase gazeuse fondée sur la pulvérisation cathodique</w:t>
               </w:r>
@@ -4724,90 +4724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la résistance à la corrosion d’acier revêtu d’une couche mince DLC : couplage imagerie/voltampérométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Niniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5059,760 +5059,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of metal doped a-C:H coatings after unlubricated wear tests</w:t>
+                <w:t xml:space="preserve">Procédés plasmas pour le dépôt de films minces DLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Kilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Laborde</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">Journées Mat2VL Matériaux Carbonés 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848480v1</w:t>
+                <w:t xml:space="preserve">hal-01848477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés plasmas pour le dépôt de films minces DLC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Diamond-Like Carbon films for automotive application (Keynote)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mat2VL Matériaux Carbonés 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Multifunctionnal Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848477v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Diamond-Like Carbon films for automotive application (Keynote)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of metal doped a-C:H coatings after unlubricated wear tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Kilmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Niniven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Multifunctionnal Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848494v1</w:t>
+                <w:t xml:space="preserve">hal-01848480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROGEN INSERTION IN SUBSTOICHIOMETRIC TITANIUM CARBIDE TiCx THIN FILM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Nguyen</w:t>
+                <w:t xml:space="preserve">Tribological properties of a-C:H:Al coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Kilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099998v1</w:t>
+                <w:t xml:space="preserve">hal-01100026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological properties of a-C:H:Al coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laureline Kilmann</w:t>
+                <w:t xml:space="preserve">HYDROGEN INSERTION IN SUBSTOICHIOMETRIC TITANIUM CARBIDE TiCx THIN FILM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glandut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, France</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100026v1</w:t>
+                <w:t xml:space="preserve">hal-01099998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and optical properties of AIN nano-islands prepared by plasma enhanced chemical vapor deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Bouchkour</w:t>
+                <w:t xml:space="preserve">Physical vapor partial filtering for chemical composition control in hybrid PECVD/EB-PVD process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Metallurgical Coatings and Thin films (ICMCTF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949362v1</w:t>
+                <w:t xml:space="preserve">hal-00949365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical hydrogen insertion in titanium carbide</w:t>
               </w:r>
@@ -5900,208 +5900,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical vapor partial filtering for chemical composition control in hybrid PECVD/EB-PVD process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+                <w:t xml:space="preserve">Morphological and optical properties of AIN nano-islands prepared by plasma enhanced chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouchkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Meunier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Metallurgical Coatings and Thin films (ICMCTF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949365v1</w:t>
+                <w:t xml:space="preserve">hal-00949362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum confinement effect in nanostructured AlN films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouchkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,51 +6156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the V/III ratio on the growth of group III nitride quantum dots deposited on silicon substrate by plasma enhanced chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouchkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6333,51 +6333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouchkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual International Conference on Composites or Nano-Engeneering (ICCE-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Shanghaï, China. pp.747</w:t>
@@ -7184,90 +7184,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of TixHf1-xN thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7305,90 +7305,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of DLC coated steel surfaces corrosion resistance: an electrochemical imaging approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Niniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7430,77 +7430,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion resistance evaluation of diamond-like carbon coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Niniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7549,243 +7549,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Ag and Cu nanoparticle generator based on magnetron sputtering</w:t>
+                <w:t xml:space="preserve">Caractérisation d’une source génératrice des nanoparticules en phase gazeuse par spectroscopie d’émission optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maileth Orozco Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society, EMRS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France. </w:t>
+              <w:t xml:space="preserve">13e Journées 2016 du Réseau des Technologies des Plasmas Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Rochelle, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819449v1</w:t>
+                <w:t xml:space="preserve">hal-01831852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’une source génératrice des nanoparticules en phase gazeuse par spectroscopie d’émission optique</w:t>
+                <w:t xml:space="preserve">Free Ag and Cu nanoparticle generator based on magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maileth Orozco Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Journées 2016 du Réseau des Technologies des Plasmas Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Rochelle, France. </w:t>
+              <w:t xml:space="preserve">European Materials Research Society, EMRS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831852v1</w:t>
+                <w:t xml:space="preserve">hal-01819449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical behavior of Al2O3 films doped with Ag nanoparticles</w:t>
               </w:r>
@@ -8156,51 +8156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abarca Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Basler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.113371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04581822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arroyave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echeverri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.106026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maerten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duport" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Niniven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c5040073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02475730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maerten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niniven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tristant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02172223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Derbali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-0508-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02172178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.05.041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouareth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.11.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kilman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laborde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.07.079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6QL8TK6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carr&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Layet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cartry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/8/085201" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402043x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jarry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lavoute" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.07.042" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFW9K42P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chagnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.03.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V015ZHLC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouchkour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98S9LH09-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.123" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L425W95X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKBH540-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBXB25K4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Asad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XZH0V8T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pintassilgo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loureiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/12/011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TXV4SMGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P40LDGBW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Borges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maliska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.07.097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QVKNXZN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.171" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNX6918-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00540-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4JB0CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belveze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03814055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belveze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03792896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Trujillo Arredondo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409034v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02475759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desbordes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Husson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maileth Orozco Montes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166241v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Kilmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01099998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanfant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouscarrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366939v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287562v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Chemin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tixier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soulestin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05035159v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02174354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819449v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831852v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831793v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abarca Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Basler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.113371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04581822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arroyave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echeverri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.106026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02475730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maerten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niniven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tristant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maerten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duport" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Niniven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c5040073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02172223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Derbali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-0508-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02172178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.05.041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouareth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.11.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kilman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laborde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.07.079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6QL8TK6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carr&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Layet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cartry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/8/085201" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402043x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jarry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lavoute" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.07.042" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFW9K42P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chagnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.03.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V015ZHLC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lory" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L425W95X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouchkour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98S9LH09-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKBH540-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBXB25K4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Asad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XZH0V8T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pintassilgo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loureiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/12/011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TXV4SMGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P40LDGBW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Borges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maliska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.07.097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QVKNXZN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.171" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNX6918-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00540-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4JB0CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03814055v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belveze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039723v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belveze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03792896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Trujillo Arredondo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02475759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desbordes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Husson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409034v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maileth Orozco Montes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166241v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Kilmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01099998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949362v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanfant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouscarrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366939v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287562v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Chemin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tixier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soulestin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05035159v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02174354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831793v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>