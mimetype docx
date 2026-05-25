--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of diamond-like carbon coated steel corrosion: Enhancing the optical detection of defects by a controlled electrochemical activation</w:t>
+                <w:t xml:space="preserve">Micrometric Growth Defects of DLC Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Maerten</w:t>
+                <w:t xml:space="preserve">Thibault Maerten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Oltra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Jaoul</w:t>
+                <w:t xml:space="preserve">Roland Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Niniven</w:t>
+                <w:t xml:space="preserve">Patrice Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tristant</w:t>
+                <w:t xml:space="preserve">Christophe Le Niniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 363, pp.344-351. </w:t>
+              <w:t xml:space="preserve">C — Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.02.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/c5040073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475730v1</w:t>
+                <w:t xml:space="preserve">hal-03276949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrometric Growth Defects of DLC Thin Films</w:t>
+                <w:t xml:space="preserve">Investigation of diamond-like carbon coated steel corrosion: Enhancing the optical detection of defects by a controlled electrochemical activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Maerten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+                <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Oltra</w:t>
+                <w:t xml:space="preserve">R. Oltra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Duport</w:t>
+                <w:t xml:space="preserve">C. Le Niniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le Niniven</w:t>
+                <w:t xml:space="preserve">P. Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C — Journal of Carbon Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (4), pp.73. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 363, pp.344-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/c5040073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.02.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276949v1</w:t>
+                <w:t xml:space="preserve">hal-02475730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized nc-Si:H thin films with enhanced optoelectronic properties prepared by micro-waves PECVD used as an effective silicon surface passivation layer</w:t>
               </w:r>
@@ -776,77 +776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’évaluation des performances anticorrosion pour des couches minces DLC : une approche qualitative et quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Niniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Niniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1146,290 +1146,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen insertion in substoichiometric titanium carbide</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Friction and wear performance of multilayered a-C:H:Al coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kilman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.05.009⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 284, pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.07.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570970v1</w:t>
+                <w:t xml:space="preserve">hal-02548376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction and wear performance of multilayered a-C:H:Al coatings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen insertion in substoichiometric titanium carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glandut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (27), pp.8562-8570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.07.079⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02548376v1</w:t>
+                <w:t xml:space="preserve">hal-02570970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative-ion production on carbon materials in hydrogen plasma: influence of the carbon hybridization state and the hydrogen content on H− yield</w:t>
               </w:r>
@@ -1948,229 +1948,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the substrate temperature on the deposition of thin SiOx films by atmospheric pressure microwave plasma torch (TIA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the V/II ratio on the growth of groupe III nitride quantum dots deposited on silicon substrate by plasma enhanced chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouchkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Landreau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Lory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Proceedings of the 19th Annual International Conference on Composites or Nano-Engeneering (ICCE-19), (Issue supplement), pp.143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611718v1</w:t>
+                <w:t xml:space="preserve">hal-00942418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminum nitride nano-dots prepared by plasma enhanced chemical vapor deposition on Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouchkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2179,213 +2158,234 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 205, pp.S586-S591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the V/II ratio on the growth of groupe III nitride quantum dots deposited on silicon substrate by plasma enhanced chemical vapor deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tristant</w:t>
+                <w:t xml:space="preserve">Effects of the substrate temperature on the deposition of thin SiOx films by atmospheric pressure microwave plasma torch (TIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Landreau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Niniven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205, pp.S335-S341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.03.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942418v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological behaviour of diamond-like carbon films used in automotive application : a comparison</w:t>
               </w:r>
@@ -3536,359 +3536,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma surface activation of epoxy painted polymer composites to enhance adhesion of PVD coatings</w:t>
+                <w:t xml:space="preserve">Plasma Surface Activation of Epoxy Painted Polymer Composites to Enhance Adhesion of PVD Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ranger</w:t>
+                <w:t xml:space="preserve">N. Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Maerten</w:t>
+                <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Belveze</w:t>
+                <w:t xml:space="preserve">S. Belveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCTF 2022 (International Conference on Metallurgical Coatings and Thin Films)</w:t>
+              <w:t xml:space="preserve">48th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814055v1</w:t>
+                <w:t xml:space="preserve">hal-05039723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Surface Activation of Epoxy Painted Polymer Composites to Enhance Adhesion of PVD Coatings</w:t>
+                <w:t xml:space="preserve">Plasma surface activation of epoxy painted polymer composites to enhance adhesion of PVD coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ranger</w:t>
+                <w:t xml:space="preserve">Nicolas Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Maerten</w:t>
+                <w:t xml:space="preserve">Thibault Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Belveze</w:t>
+                <w:t xml:space="preserve">Simon Belveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2022)</w:t>
+              <w:t xml:space="preserve">ICMCTF 2022 (International Conference on Metallurgical Coatings and Thin Films)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039723v1</w:t>
+                <w:t xml:space="preserve">hal-03814055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PVD coatings to protect polymer-based composites against solid particle erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A3TS (Association de traitement thermique et de traitement de surface) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
@@ -3917,103 +3917,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements de surface par PVD de composites polymères pour améliorer leur résistance à l’érosion par des particules solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
@@ -4042,90 +4042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la corrosion d'acier revêtu d'une couche mince diamond-like carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Niniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4286,269 +4286,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of TixHf1-xN thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Desbordes</w:t>
+                <w:t xml:space="preserve">Elaboration of an aluminum oxide thin film deposited by magnetron sputtering on boron nitride substrates: role of the physical and chemical properties of BN substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Trujillo Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Husson</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLUMEE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475759v1</w:t>
+                <w:t xml:space="preserve">hal-02409034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of an aluminum oxide thin film deposited by magnetron sputtering on boron nitride substrates: role of the physical and chemical properties of BN substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Trujillo Arredondo</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of TixHf1-xN thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">PLUMEE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409034v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés optiques de films minces nanocomposites obtenus à partir d'une source de nanoparticules en phase gazeuse fondée sur la pulvérisation cathodique</w:t>
               </w:r>
@@ -4724,90 +4724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la résistance à la corrosion d’acier revêtu d’une couche mince DLC : couplage imagerie/voltampérométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Niniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5059,1049 +5059,1049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés plasmas pour le dépôt de films minces DLC</w:t>
+                <w:t xml:space="preserve">Characterization of metal doped a-C:H coatings after unlubricated wear tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Lavoute</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Kilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Niniven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mat2VL Matériaux Carbonés 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848477v1</w:t>
+                <w:t xml:space="preserve">hal-01848480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Diamond-Like Carbon films for automotive application (Keynote)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procédés plasmas pour le dépôt de films minces DLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Kilmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Multifunctionnal Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Mat2VL Matériaux Carbonés 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848494v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of metal doped a-C:H coatings after unlubricated wear tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Diamond-Like Carbon films for automotive application (Keynote)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Multifunctionnal Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848480v1</w:t>
+                <w:t xml:space="preserve">hal-01848494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological properties of a-C:H:Al coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laureline Kilmann</w:t>
+                <w:t xml:space="preserve">HYDROGEN INSERTION IN SUBSTOICHIOMETRIC TITANIUM CARBIDE TiCx THIN FILM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glandut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, France</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100026v1</w:t>
+                <w:t xml:space="preserve">hal-01099998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROGEN INSERTION IN SUBSTOICHIOMETRIC TITANIUM CARBIDE TiCx THIN FILM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Nguyen</w:t>
+                <w:t xml:space="preserve">Tribological properties of a-C:H:Al coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Kilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099998v1</w:t>
+                <w:t xml:space="preserve">hal-01100026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical vapor partial filtering for chemical composition control in hybrid PECVD/EB-PVD process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+                <w:t xml:space="preserve">Morphological and optical properties of AIN nano-islands prepared by plasma enhanced chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouchkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Meunier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Metallurgical Coatings and Thin films (ICMCTF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949365v1</w:t>
+                <w:t xml:space="preserve">hal-00949362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical hydrogen insertion in titanium carbide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical vapor partial filtering for chemical composition control in hybrid PECVD/EB-PVD process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science &amp; Technology 2013 (MS&amp;T'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">40th International Conference on Metallurgical Coatings and Thin films (ICMCTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949413v1</w:t>
+                <w:t xml:space="preserve">hal-00949365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and optical properties of AIN nano-islands prepared by plasma enhanced chemical vapor deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical hydrogen insertion in titanium carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glandut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on Metallurgical Coatings and Thin films (ICMCTF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Materials Science &amp; Technology 2013 (MS&amp;T'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949362v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum confinement effect in nanostructured AlN films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouchkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,51 +6156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the V/III ratio on the growth of group III nitride quantum dots deposited on silicon substrate by plasma enhanced chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouchkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6333,51 +6333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouchkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual International Conference on Composites or Nano-Engeneering (ICCE-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Shanghaï, China. pp.747</w:t>
@@ -7184,90 +7184,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of TixHf1-xN thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7305,90 +7305,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of DLC coated steel surfaces corrosion resistance: an electrochemical imaging approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Niniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7430,77 +7430,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion resistance evaluation of diamond-like carbon coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Niniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7549,243 +7549,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’une source génératrice des nanoparticules en phase gazeuse par spectroscopie d’émission optique</w:t>
+                <w:t xml:space="preserve">Free Ag and Cu nanoparticle generator based on magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maileth Orozco Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Journées 2016 du Réseau des Technologies des Plasmas Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Rochelle, France. </w:t>
+              <w:t xml:space="preserve">European Materials Research Society, EMRS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831852v1</w:t>
+                <w:t xml:space="preserve">hal-01819449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Ag and Cu nanoparticle generator based on magnetron sputtering</w:t>
+                <w:t xml:space="preserve">Caractérisation d’une source génératrice des nanoparticules en phase gazeuse par spectroscopie d’émission optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maileth Orozco Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society, EMRS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France. </w:t>
+              <w:t xml:space="preserve">13e Journées 2016 du Réseau des Technologies des Plasmas Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Rochelle, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819449v1</w:t>
+                <w:t xml:space="preserve">hal-01831852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical behavior of Al2O3 films doped with Ag nanoparticles</w:t>
               </w:r>
@@ -8156,51 +8156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abarca Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Basler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.113371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04581822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arroyave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echeverri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.106026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02475730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maerten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niniven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tristant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maerten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duport" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Niniven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c5040073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02172223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Derbali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-0508-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02172178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.05.041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouareth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.11.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kilman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laborde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.07.079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6QL8TK6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carr&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Layet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cartry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/8/085201" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402043x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jarry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lavoute" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.07.042" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFW9K42P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chagnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.03.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V015ZHLC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lory" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L425W95X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouchkour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98S9LH09-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKBH540-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBXB25K4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Asad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XZH0V8T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pintassilgo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loureiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/12/011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TXV4SMGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P40LDGBW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Borges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maliska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.07.097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QVKNXZN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.171" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNX6918-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00540-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4JB0CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03814055v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belveze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039723v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belveze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03792896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Trujillo Arredondo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02475759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desbordes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Husson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409034v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maileth Orozco Montes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166241v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Kilmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01099998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949362v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanfant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouscarrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366939v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287562v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Chemin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tixier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soulestin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05035159v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02174354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831793v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abarca Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Basler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.113371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04581822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arroyave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echeverri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.106026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maerten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duport" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Niniven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c5040073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02475730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maerten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niniven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tristant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02172223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Derbali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-0508-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02172178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.05.041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouareth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.11.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kilman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laborde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.07.079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6QL8TK6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carr&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Layet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cartry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/8/085201" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402043x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jarry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lavoute" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.07.042" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFW9K42P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chagnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.03.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V015ZHLC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouchkour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98S9LH09-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.123" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L425W95X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKBH540-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBXB25K4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Asad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chazelas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XZH0V8T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pintassilgo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loureiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/12/011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TXV4SMGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P40LDGBW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Borges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maliska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.07.097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QVKNXZN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.171" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNX6918-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00540-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4JB0CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belveze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03814055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belveze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03792896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Trujillo Arredondo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409034v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02475759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desbordes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Husson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maileth Orozco Montes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166241v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Kilmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01099998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949365v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanfant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouscarrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366939v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287562v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Chemin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tixier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soulestin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05035159v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02174354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01884575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819449v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831852v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831793v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>