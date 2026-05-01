--- v0 (2026-04-03)
+++ v1 (2026-05-01)
@@ -463,252 +463,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerance in Quantized and Pruned Convolutional Neural Networks</w:t>
+                <w:t xml:space="preserve">Isolation et Protection des SoC : Les TEE dans les Applications Embarquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfread Guillemé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Youri Helen</w:t>
+                <w:t xml:space="preserve">Simon Baissat-Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chillet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS 2025 - IEEE 31st International Symposium on On-Line Testing and Robust System Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système - COMPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313661v1</w:t>
+                <w:t xml:space="preserve">hal-05266469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation et Protection des SoC : Les TEE dans les Applications Embarquées</w:t>
+                <w:t xml:space="preserve">Fault Tolerance in Quantized and Pruned Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Baissat-Chavent</w:t>
+                <w:t xml:space="preserve">Wilfread Guillemé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Helen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système - COMPAS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOLTS 2025 - IEEE 31st International Symposium on On-Line Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Ischia, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS65288.2025.11117099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266469v1</w:t>
+                <w:t xml:space="preserve">hal-05313661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HTAG-eNN: Hardening Technique with AND Gates for Embedded Neural Networks</w:t>
               </w:r>
@@ -2603,51 +2603,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk noise aware wavelength allocation in WDM 3D ONoC</w:t>
+                <w:t xml:space="preserve">Wavelength spacing optimization to reduce crosstalk in WDM 3D ONoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiating Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
@@ -2682,97 +2682,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian O 'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406355v1</w:t>
+                <w:t xml:space="preserve">hal-01406341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength spacing optimization to reduce crosstalk in WDM 3D ONoC</w:t>
+                <w:t xml:space="preserve">Crosstalk noise aware wavelength allocation in WDM 3D ONoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiating Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
@@ -2807,73 +2807,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian O 'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+              <w:t xml:space="preserve">Colloque National du GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406341v1</w:t>
+                <w:t xml:space="preserve">hal-01406355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la consommation d'un réseau optique intégré dans un MPSoC</w:t>
               </w:r>
@@ -4386,51 +4386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05313756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfread Guilleme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Helen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Killian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05120223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11117043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Amara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05313661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfread Guillem&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11117099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baissat-Chavent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04689194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649329.3657329" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04396267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Priem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04373591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Krayem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ortiz Sosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT52944.2021.9568366" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parya Zolfaghari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ortiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Beux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03032687v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Killian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ben Ammar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313231.3352373" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341667v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaechul Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313231.3352365" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiating Luo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dung Pham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681477" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Pham Van" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rengarajan Ragavan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O 'Connor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406341v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406347v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414341v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Jiating" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03949792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03500153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Beux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3484309" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01347132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dandache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/843239" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0396" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05313756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfread Guilleme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Helen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Killian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05120223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11117043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Amara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baissat-Chavent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05313661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfread Guillem&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11117099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04689194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649329.3657329" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04396267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Priem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04373591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Krayem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ortiz Sosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT52944.2021.9568366" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parya Zolfaghari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ortiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Beux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03032687v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Killian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ben Ammar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313231.3352373" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341667v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaechul Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313231.3352365" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiating Luo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dung Pham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681477" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Pham Van" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rengarajan Ragavan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O 'Connor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406347v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414341v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Jiating" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03949792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03500153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Beux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3484309" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01347132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dandache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/843239" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0396" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>