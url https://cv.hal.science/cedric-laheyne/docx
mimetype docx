--- v0 (2026-03-15)
+++ v1 (2026-05-20)
@@ -187,304 +187,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de la professionnalité juridique en formation d’éducateur spécialisé : rôle du cercle relationnel élargi en situation d’intervention</w:t>
+                <w:t xml:space="preserve">Former à la communication à travers les interactions entre pairs : la recherche-action comme contribution à l'amélioration du climat scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laheyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1115045ar⟩</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99 (2022), pp.55-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138e9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757654v1</w:t>
+                <w:t xml:space="preserve">hal-04926305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la trajectoire scolaire aux « signes » de la vocation : la sélection de l’élève de classe préparatoire littéraire au sein d’un établissement privé catholique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La construction de la professionnalité juridique en formation d’éducateur spécialisé : rôle du cercle relationnel élargi en situation d’intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laheyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (4), pp.56-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1115045ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdle.541.0053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04483400v1</w:t>
+                <w:t xml:space="preserve">hal-04757654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à la communication à travers les interactions entre pairs : la recherche-action comme contribution à l'amélioration du climat scolaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">De la trajectoire scolaire aux « signes » de la vocation : la sélection de l’élève de classe préparatoire littéraire au sein d’un établissement privé catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laheyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 99 (99), pp.55-67. </w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol.54 (1), pp.53 - 69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/138e9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.541.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926305v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation des émotions : critère d'évaluation dans la formation des groupes d'entraide scolaire en classe préparatoire littéraire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laheyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (3), pp.27-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -518,51 +518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens de l’expérience scolaire dans l’apprentissage des cadres juridiques de la formation professionnelle : l’exemple de la filière éducateur spécialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laheyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -587,51 +587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de construction des inégalités dans l’apprentissage de la régulation émotionnelle en classe préparatoire littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laheyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 209, pp.43-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -665,51 +665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre émotions et travail sur soi en classe préparatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laheyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 195 (1), pp.131 - 136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -735,1594 +735,1772 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’acculturation de l’élève au dispositif préparationnaire : articulation entre individualisme et prise en compte des structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">D’une culture humaniste et littéraire « classique » à une culture de l’entreprise : la redéfinition du curriculum d’une classe préparatoire littéraire B/L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laheyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Geay; Jérôme Camus; Pierre Clément; Pierig Humeau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Sociologie et psychologie : comment renouer le dialogue en éducation ? »</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">"La Reproduction" au 21e siècle, actualité de la sociologie de Bourdieu et Passeron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.241-257, 2026, 978-2-36512-451-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756999v1</w:t>
+                <w:t xml:space="preserve">hal-05559995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation par le divertissement : quelles innovations pour l’amélioration du climat scolaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Manager » ses émotions en classe préparatoire littéraire : processus d’individuation de l’enfance à l’âge adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laheyne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ghislain Leroy. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe congrès international d’Actualité de la Recherche en Education et en Formation (AREF)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Penser l’enfant comme individu : un défi sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.135-156, 2026, 9782379246098</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756960v1</w:t>
-[...1034 lines deleted...]
-                <w:t xml:space="preserve">hal-04758014v1</w:t>
+                <w:t xml:space="preserve">hal-05559992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement solidaire en temps de crise : Souci de soi, souci de l’autre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comprendre l’acculturation de l’élève au dispositif préparationnaire : articulation entre individualisme et prise en compte des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laheyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04485061v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Sociologie et psychologie : comment renouer le dialogue en éducation ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT4/RT36 AFS, Apr 2022, Paris (Aubervilliers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénévoles et professionnels. Anatomie d'une complémentarité.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation par le divertissement : quelles innovations pour l’amélioration du climat scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Laheyne</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04483578v1</w:t>
+                <w:t xml:space="preserve">Olivier Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe congrès international d’Actualité de la Recherche en Education et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déménager, une affaire sentimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les émotions en contexte scolaire&amp;quot;, Discussion de l'ouvrage avec Oriane PETIOT (UBO, FSSE) et Jérôme VISIOLI (Rennes2, VIPS2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laheyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">hal-04483588v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les émotions à l’école : comprendre et intervenir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française des Acteurs de l'Education (AFAE), Apr 2022, Neuilly Sur Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La redéfinition du curriculum d’une classe préparatoire littéraire B/L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « La reproduction, 50 ans après »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CURAPP (UPJV, Amiens) / CNRS, Jan 2021, Paris (Aubervilliers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management émotionnel en classe préparatoire littéraire : un processus de socialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Circulations et appropriations des savoirs des « sciences affectives » dans l'éducation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS-BONHEURS, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories de l’entendement professoral dans la sélection de l’élève de classe préparatoire : de la trajectoire scolaire aux « signes » de la vocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIème congrès de l’Association française de sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, RT4 « Classes et classements en éducation et formation », Aug 2019, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nature des « talents » du candidat : concurrence entre excellences intellectuelle et morale dans la sélection de l’élève de classe préparatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « La sélection dans l’enseignement supérieur : Politiques, instruments, pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT4, RT46 et RT42 de l’AFS, Université Paris Dauphine, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre et réguler ses émotions en classe préparatoire aux grandes écoles : un processus de socialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve congrès international d’Actualité de la Recherche en Education et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Evolution pédagogique en France au présent : l’actualité d’un projet éducatif d’inspiration jésuite au sein d’une classe préparatoire privée catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude inter-ESPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espé d'Aix-Marseille, Jan 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes sociales et régulation différentielle des affects : la préparation d’un concours comme révélateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIème congrès de l’Association française de sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, RT17 « Déclasser par corps ? Classements, déclassements sociaux et affects », Aug 2019, Aix-en- Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience de la classe préparatoire comme épreuve : ajustement individuel et stratégies éducatives des parents dans l’apprentissage de la régulation des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Savoirs, épreuves et confiance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF, ERTF et CRFDP, Mar 2019, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement et distanciation dans le métier d’élève de classe préparatoire aux grandes écoles : le concept de régulation émotionnelle comme enjeu de la fabrication des dispositions dominantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Les étudiant.e.s au travail. Les outils de la sociologie du travail au service de l’analyse des apprentissages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENS, Nov 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie des émotions comme moyen de négocier l’accès au terrain dans une institution fermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des Ateliers lausannois d’ethnographie « Ethnographie et négociation : accéder et se maintenir sur le terrain d’enquête »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Apr 2018, Lausanne ( CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l’apport des pratiques autodidactiques dans le développement de la socialisation juridique en formation d’éducateur spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International de l'Éducation et de la Formation (CIDEF) « Éducation, formation tout au long de la vie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur l’Éducation, les Apprentissages et la Didactique (CREAD) et le Centre de Recherche en Éducation de Nantes (CREN), Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités d’acceptation du terrain comme voie de compréhension de l’objet et de l’identité attribuée au chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Enquêtes en terrains connus »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CURAPP-ESS-UPJV, Dec 2018, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation des élèves de classe préparatoire B/L dans une institution privée catholique, entre inspiration religieuse et morale bourgeoise comme sources de disposition au pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIème congrès de l’AFS « L’éducation face au(x) pouvoir(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT4, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du curriculum aux interactions : À propos d’une étude de cas sur l’éducation jésuite au sein d’une classe préparatoire privée catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Durkheim et la socialisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT4 et RT50 (AFS), Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Engagement solidaire en temps de crise : Souci de soi, souci de l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.79-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénévoles et professionnels. Anatomie d'une complémentarité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.68-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.040.0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déménager, une affaire sentimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.036.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LA CONSTRUCTION DU MANAGEMENT EMOTIONNEL : DISPOSITIONS, DISPOSITIFS, APPROPRIATIONS. LE CAS D'UNE CLASSE PREPARATOIRE LITTERAIRE B/L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laheyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 8 Vincennes-Saint-Denis; Laboratoire CIRCEFT (EA 4384), 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04758711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2390,51 +2568,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9266F5CF"/>
+    <w:nsid w:val="65AC4045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2621,51 +2799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-laheyne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7642-3320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261752030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laheyne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115045ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.541.0053" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138e9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-7-3-27" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9686" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2019.4806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758014v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.040.0068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.036.0019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04758711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-laheyne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7642-3320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261752030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laheyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138e9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115045ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.541.0053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-7-3-27" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9686" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2019.4806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757010v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758096v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.040.0068" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.036.0019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04758711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>