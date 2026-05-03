--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -317,1082 +317,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational modifications of apolipoproteins as promising biomarkers for diabetes-related cardiovascular diseases: A comprehensive review</w:t>
+                <w:t xml:space="preserve">Polymorphic Size of Lipoprotein(a) and Structural Bioprosthetic Valve Degeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Chevalier</w:t>
+                <w:t xml:space="preserve">Romain Capoulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsênio Rodrigues Oliveira</w:t>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Blanchard</w:t>
+                <w:t xml:space="preserve">Thomas Sénage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2025.101683⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (10), pp.1167 - 1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2025.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387543v1</w:t>
+                <w:t xml:space="preserve">hal-05392595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lp(a) concentration and polymorphic size are not associated with new onset diabetes in individuals with prediabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Carpentier</w:t>
+                <w:t xml:space="preserve">Effect of alirocumab on postprandial hyperlipidaemia in patients with type 2 diabetes: A randomized, double‐blind, placebo‐controlled, cross‐over trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+                <w:t xml:space="preserve">An Thys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Croyal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">Arsênio Rodrigues Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Smati</w:t>
+                <w:t xml:space="preserve">Marine P.M. Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2025.101621⟩</w:t>
+              <w:t xml:space="preserve">Diabetes, Obesity and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dom.16305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387580v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylglyoxal-Induced Glycation of Plasma Albumin: From Biomarker Discovery to Clinical Use for Prediction of New-Onset Diabetes in Individuals with Prediabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lp(a) concentration and polymorphic size are not associated with new onset diabetes in individuals with prediabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsênio Rodrigues Oliveira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaf035⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (2), pp.101621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2025.101621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387570v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alirocumab on postprandial hyperlipidaemia in patients with type 2 diabetes: A randomized, double‐blind, placebo‐controlled, cross‐over trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Methylglyoxal-Induced Glycation of Plasma Albumin: From Biomarker Discovery to Clinical Use for Prediction of New-Onset Diabetes in Individuals with Prediabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsênio Rodrigues Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Guyomarch</w:t>
+                <w:t xml:space="preserve">Chloé Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Pakulska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes, Obesity and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/dom.16305⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (6), pp.688-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaf035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992510v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphic Size of Lipoprotein(a) and Structural Bioprosthetic Valve Degeneration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of Semaglutide as Adjuvant Treatment for Sleeve Gastrectomy: A Proof‐of‐Concept Study in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">Samuel Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Louis-Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Cossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2025.05.007⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (11), pp.2061-2066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392595v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Semaglutide as Adjuvant Treatment for Sleeve Gastrectomy: A Proof‐of‐Concept Study in Mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A rare gain of function variant of hepatic lipase attenuates hypercholesterolemia and atherosclerosis in mice via an LDL receptor-independent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoke Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Schönke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Thouzeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoria Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.70003⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121 (7), pp.1024-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvaf097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387547v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05193295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rare gain of function variant of hepatic lipase attenuates hypercholesterolemia and atherosclerosis in mice via an LDL receptor-independent mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Milena Schönke</w:t>
+                <w:t xml:space="preserve">From Genetic Findings to new Intestinal Molecular Targets in Lipid Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Vince</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Ducheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 121 (7), pp.1024-1035. </w:t>
+              <w:t xml:space="preserve">Current Atherosclerosis Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvaf097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11883-024-01264-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05193295v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Genetic Findings to new Intestinal Molecular Targets in Lipid Metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-translational modifications of apolipoproteins as promising biomarkers for diabetes-related cardiovascular diseases: A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsênio Rodrigues Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Atherosclerosis Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.26. </w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (5), pp.101683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11883-024-01264-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2025.101683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361443v1</w:t>
+                <w:t xml:space="preserve">hal-05387543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestational cholestyramine treatment protects adult offspring of ApoE ‐deficient mice against maternal‐hypercholesterolemia‐induced atherosclerosis</w:t>
               </w:r>
@@ -1512,51 +1512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary hypocholesterolemia is associated with an increased risk of hepatic complications in the general population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Wargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goronflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1784,90 +1784,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empagliflozin mitigates metabolic dysfunction‐associated steatotic liver disease by reducing de novo lipogenesis in a mouse model of lipoatrophic diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ducheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1918,51 +1918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCSK9 inhibition protects mice from food allergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1970,51 +1970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 272, pp.151-161. </w:t>
@@ -2104,51 +2104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Capoulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal - Cardiovascular Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (4), pp.337-342. </w:t>
@@ -2238,51 +2238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Begué-Racapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 72, </w:t>
@@ -2314,632 +2314,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a GPR146 knockout human induced pluripotent stem cell line (ITXi001-A-1)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurore Girardeau</w:t>
+                <w:t xml:space="preserve">Nutritional biomarkers and heart failure requiring hospitalization in patients with type 2 diabetes: the SURDIAGENE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Patitucci</w:t>
+                <w:t xml:space="preserve">Stéphanie Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Le May</w:t>
+                <w:t xml:space="preserve">Elise Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2022.102721⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-022-01505-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869113v1</w:t>
+                <w:t xml:space="preserve">hal-03869068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCSK9 deficiency results in a specific shedding of excess LDLR in female mice only: Role of hepatic cholesterol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Garçon</w:t>
+                <w:t xml:space="preserve">Identification of a Gain-of-Function LIPC Variant as a Novel Cause of Familial Combined Hypocholesterolemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieneke Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lacoste</w:t>
+                <w:t xml:space="preserve">Mathilde Di-Filippo Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Chamberland</w:t>
+                <w:t xml:space="preserve">Sander Kooijman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jadwiga Marcinkiewicz</w:t>
+                <w:t xml:space="preserve">Robin Van Eenige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1867 (12), pp.159217. </w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146 (10), pp.724-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2022.159217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/circulationaha.121.057978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869056v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03831077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Gain-of-Function LIPC Variant as a Novel Cause of Familial Combined Hypocholesterolemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wieneke Dijk</w:t>
+                <w:t xml:space="preserve">Generation of a GPR146 knockout human induced pluripotent stem cell line (ITXi001-A-1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Di-Filippo Charcosset</w:t>
+                <w:t xml:space="preserve">Murielle Patitucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Kooijman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rimbert</w:t>
+                <w:t xml:space="preserve">Cédric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/circulationaha.121.057978⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.102721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2022.102721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03831077v1</w:t>
+                <w:t xml:space="preserve">hal-03869113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional biomarkers and heart failure requiring hospitalization in patients with type 2 diabetes: the SURDIAGENE cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+                <w:t xml:space="preserve">PCSK9 deficiency results in a specific shedding of excess LDLR in female mice only: Role of hepatic cholesterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Roubtsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ragot</w:t>
+                <w:t xml:space="preserve">Sandrine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gand</w:t>
+                <w:t xml:space="preserve">Ann Chamberland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jacobi</w:t>
+                <w:t xml:space="preserve">Jadwiga Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.101. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1867 (12), pp.159217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12933-022-01505-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2022.159217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869068v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Parathyroidectomy on Metabolic Homeostasis in Primary Hyperparathyroidism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourgade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Bigot-Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2990,103 +2990,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma apolipoprotein concentrations and incident diabetes in subjects with prediabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Wargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chemello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (1), pp.21. </w:t>
@@ -3503,977 +3503,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-glycoprotein (ABCB1) is involved in vitamin K efflux</w:t>
+                <w:t xml:space="preserve">Orosensory perception of fat/sweet stimuli and appetite-regulating peptides before and after sleeve gastrectomy or gastric by-pass in adult women with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Margier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">Arnaud Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+                <w:t xml:space="preserve">Johanne Le Beyec-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+                <w:t xml:space="preserve">Loredana Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Nowicki</w:t>
+                <w:t xml:space="preserve">Muriel Coupaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidad Sami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128510⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13030878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012693v1</w:t>
+                <w:t xml:space="preserve">hal-03170655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complex ABCG5/ABCG8 Regulates Vitamin D Absorption Rate and Contributes to its Efflux from the Intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65 (21), pp.2100617. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202100617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Inhibition of PCSK9 and Liver Function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wieneke Dijk</w:t>
+                <w:t xml:space="preserve">The Tryptophan/Kynurenine Pathway: A Novel Cross-Talk between Nutritional Obesity, Bariatric Surgery and Taste of Fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamacardio.2020.5341⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13041366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100949v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tryptophan/Kynurenine Pathway: A Novel Cross-Talk between Nutritional Obesity, Bariatric Surgery and Taste of Fat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bernard</w:t>
+                <w:t xml:space="preserve">Genetic Inhibition of PCSK9 and Liver Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieneke Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13041366⟩</w:t>
+              <w:t xml:space="preserve">JAMA Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamacardio.2020.5341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328777v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of proprotein convertase subtilisin kexin type 9 modulation in human pancreatic beta cells function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ramin-Mangata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Thédrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atherosclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 326, pp.47-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2021.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCSK9 is not secreted from mature differentiated intestinal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Thédrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62, pp.100096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlr.2021.100096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orosensory perception of fat/sweet stimuli and appetite-regulating peptides before and after sleeve gastrectomy or gastric by-pass in adult women with obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ouidad Sami</w:t>
+                <w:t xml:space="preserve">PCSK9 regulates the NODAL signaling pathway and cellular proliferation in hiPSCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryl Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13030878⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2021.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170655v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine use of statins and increased COVID-19 related mortality in inpatients with type 2 diabetes: Results from the CORONADO study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4482,682 +4482,682 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goronflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (2), pp.101202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diabet.2020.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCSK9 regulates the NODAL signaling pathway and cellular proliferation in hiPSCs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rimbert</w:t>
+                <w:t xml:space="preserve">P-glycoprotein (ABCB1) is involved in vitamin K efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 343, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2021.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451184v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Rather Than Intestinal PCSK9 (Proprotein Convertase Subtilisin Kexin Type 9) Regulates Postprandial Lipemia in Mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wieneke Dijk</w:t>
+                <w:t xml:space="preserve">VLDL (Very-Low-Density Lipoprotein)-Apo E (Apolipoprotein E) May Influence Lp(a) (Lipoprotein [a]) Synthesis or Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Prieur</w:t>
+                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (9), pp.2084-2094. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.120.314194⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.819-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012708v1</w:t>
+                <w:t xml:space="preserve">hal-03098122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLDL (Very-Low-Density Lipoprotein)-Apo E (Apolipoprotein E) May Influence Lp(a) (Lipoprotein [a]) Synthesis or Assembly</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
+                <w:t xml:space="preserve">Circulating PCSK9 levels are not associated with the conversion to type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ramin-Mangata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cabioch</w:t>
+                <w:t xml:space="preserve">Matthieu Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Thédrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (3), pp.819-829. </w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 293, pp.49-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2019.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098122v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating PCSK9 levels are not associated with the conversion to type 2 diabetes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+                <w:t xml:space="preserve">Circulating Rather Than Intestinal PCSK9 (Proprotein Convertase Subtilisin Kexin Type 9) Regulates Postprandial Lipemia in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieneke Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pichelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Thédrez</w:t>
+                <w:t xml:space="preserve">Xavier Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 293, pp.49-56. </w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (9), pp.2084-2094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2019.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.120.314194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013257v1</w:t>
+                <w:t xml:space="preserve">hal-03012708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-throughput mass spectrometry-based assay for large-scale profiling of circulating human apolipoproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5260,64 +5260,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bile acids associate with glucose metabolism, but do not predict conversion from impaired fasting glucose to diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Chávez-Talavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Wargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5420,6253 +5420,6253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Letessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (6), pp.480-487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diabet.2020.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo evidence for transintestinal cholesterol efflux in patients with complete common bile duct obstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Perret</w:t>
+                <w:t xml:space="preserve">Laurent Flet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (1), pp.213-217.e1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jacl.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roux-en-Y gastric bypass reduces plasma cholesterol in diet-induced obese mice by affecting trans-intestinal cholesterol excretion and intestinal cholesterol absorption</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond LDL: What Role for PCSK9 in Triglyceride-Rich Lipoprotein Metabolism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieneke Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2017.232⟩</w:t>
+              <w:t xml:space="preserve">Trends in endocrinology and metabolism: TEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Equipe IV, 29 (6), pp.420 - 434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tem.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833321v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond LDL: What Role for PCSK9 in Triglyceride-Rich Lipoprotein Metabolism?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roux-en-Y gastric bypass reduces plasma cholesterol in diet-induced obese mice by affecting trans-intestinal cholesterol excretion and intestinal cholesterol absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in endocrinology and metabolism: TEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Equipe IV, 29 (6), pp.420 - 434. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Equipe IV, 42 (3), pp.552--560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tem.2018.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2017.232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01833913v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCSK9 Concentrations in Cerebrospinal Fluid Are Not Specifically Increased in Alzheimer's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Courtemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Courtemanche</w:t>
+                <w:t xml:space="preserve">Edith Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Equipe IV, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAD-170993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected metabolic disorders induced by endocrine disruptors in Xenopus tropicalis provide new lead for understanding amphibian decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Regnault</w:t>
+                <w:t xml:space="preserve">Marie Usal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Usal</w:t>
+                <w:t xml:space="preserve">Sylvie Veyrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Veyrenc</w:t>
+                <w:t xml:space="preserve">Karine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Equipe IV Therassay, 115 (19), pp.E4416-E4425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1721267115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPARγ Modulates Long Chain Fatty Acid Processing in the Intestinal Epithelium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma PCSK9 concentrations during the course of nondiabetic chronic kidney disease: Relationship with glomerular filtration rate and lipid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalina Duszka</w:t>
+                <w:t xml:space="preserve">Leila Chenine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matej Oresic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">Lucie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen König</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms18122559⟩</w:t>
+              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacl.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832934v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sodium-Glucose Cotransporter 2 Inhibitor Dapagliflozin Prevents Cardiomyopathy in a Diabetic Lipodystrophic Mouse Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Joubert</w:t>
+                <w:t xml:space="preserve">The Role of Estrogens in Pancreatic Islet Physiopathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauvais-Jarvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Jagu</w:t>
+                <w:t xml:space="preserve">Joseph P. Tiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Montaigne</w:t>
+                <w:t xml:space="preserve">Suhuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Marechal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela Tesse</w:t>
+                <w:t xml:space="preserve">Gamze Kilic-Berkmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db16-0733⟩</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe IV, 1043, pp.385--399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70178-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832151v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Estrogens in Pancreatic Islet Physiopathology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of protease inhibitors on circulating PCSK9 levels in HIV-infected antiretroviral-naive patients from an ongoing prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Mauvais-Jarvis</w:t>
+                <w:t xml:space="preserve">Mathilde Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Goujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gamze Kilic-Berkmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70178-3_18⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe IV, 31 (17), pp.2367--2376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833109v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of protease inhibitors on circulating PCSK9 levels in HIV-infected antiretroviral-naive patients from an ongoing prospective cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques of Sleeve Gastrectomy and Modified Roux-en-Y Gastric Bypass in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Boccara</w:t>
+                <w:t xml:space="preserve">Francois Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ghislain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">Michel Neunlist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001633⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe IV, 121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/54905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832935v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques of Sleeve Gastrectomy and Modified Roux-en-Y Gastric Bypass in Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Ayer</w:t>
+                <w:t xml:space="preserve">Circulating PCSK9 levels in acute coronary syndrome: Results from the PC-SCA-9 prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Letocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Borel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Neunlist</w:t>
+                <w:t xml:space="preserve">L. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/54905⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe IV, 43 (6), pp.529--535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832948v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma PCSK9 concentrations during the course of nondiabetic chronic kidney disease: Relationship with glomerular filtration rate and lipid metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E2F1 inhibits circulating cholesterol clearance by regulating Pcsk9 expression in the liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuwen Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Morena</w:t>
+                <w:t xml:space="preserve">Albert Giralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Chenine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
+                <w:t xml:space="preserve">Lianjun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacl.2016.10.005⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe IV, 2 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.89729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763117v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating PCSK9 levels in acute coronary syndrome: Results from the PC-SCA-9 prospective study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+                <w:t xml:space="preserve">PPARγ Modulates Long Chain Fatty Acid Processing in the Intestinal Epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina Duszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Oresic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">Jürgen König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Letocart</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walter Wahli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2017.07.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe IV, 18 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms18122559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01832940v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E2F1 inhibits circulating cholesterol clearance by regulating Pcsk9 expression in the liver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sodium-Glucose Cotransporter 2 Inhibitor Dapagliflozin Prevents Cardiomyopathy in a Diabetic Lipodystrophic Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiuwen Lai</w:t>
+                <w:t xml:space="preserve">Xavier Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Giralt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+                <w:t xml:space="preserve">Angela Tesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.89729⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe IIa Equipe III Equipe IV, 66 (4), pp.1030--1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db16-0733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828864v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Sleeve Gastrectomy on Intestinal Permeability in Diet-Induced Obese Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (7), pp.S10 - S11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soard.2016.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrograde cholesterol transport in the human Caco-2/TC7 cell line: a model to study trans-intestinal cholesterol excretion in atherogenic and diabetic dyslipidemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dugardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dugardin</w:t>
+                <w:t xml:space="preserve">Olivier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Briand</w:t>
+                <w:t xml:space="preserve">Véronique Touche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Touche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marleen Schonewille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Diabetologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (2), pp.191-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00592-016-0936-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FGF21 Improves the Adipocyte Dysfunction Related to Seipin Deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Dollet</w:t>
+                <w:t xml:space="preserve">Clara Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Levrel</w:t>
+                <w:t xml:space="preserve">Tamer Coskun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Equipe 5, 65 (11), pp.3410--3417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2337/db16-0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urine-sample-derived human induced pluripotent stem cells as a model to study PCSK9-mediated autosomal dominant hypercholesterolemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Role of PCSK9 beyond liver involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Si-Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.022277⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Equipe 5, 26 (3), pp.155--161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MOL.0000000000000180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233240v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The loss-of-function PCSK9 p.R46L genetic variant does not alter glucose homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Yengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bonnefond</w:t>
+                <w:t xml:space="preserve">Fréderic Fumeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Equipe 5, 58 (9), pp.2051--2055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00125-015-3659-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of PCSK9 beyond liver involvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Letter From Le May and Cariou Regarding Article, &amp;quot;Proprotein Convertase Subtilisin Kexin Type 9 Promotes Intestinal Overproduction of Triglyceride-Rich Apolipoprotein B Lipoproteins Through Both Low-Density Lipoprotein Receptor-Dependent and -Independent Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cariou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Lipidology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MOL.0000000000000180⟩</w:t>
+              <w:t xml:space="preserve">EUCOR Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Equipe 5, 131 (18), pp.e427--e427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.011697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830980v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter From Le May and Cariou Regarding Article, &amp;quot;Proprotein Convertase Subtilisin Kexin Type 9 Promotes Intestinal Overproduction of Triglyceride-Rich Apolipoprotein B Lipoproteins Through Both Low-Density Lipoprotein Receptor-Dependent and -Independent Mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCSK9-deficiency does not alter blood pressure and sodium balance in mouse models of hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Calderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCOR Newsletter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.011697⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Equipe 2 Equipe 5, 239 (1), pp.252--259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830973v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCSK9-deficiency does not alter blood pressure and sodium balance in mouse models of hypertension</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carolina Calderon</w:t>
+                <w:t xml:space="preserve">Urine-sample-derived human induced pluripotent stem cells as a model to study PCSK9-mediated autosomal dominant hypercholesterolemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Si-Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Brégeon</w:t>
+                <w:t xml:space="preserve">Benoite Champon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Equipe 2 Equipe 5, 239 (1), pp.252--259. </w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dmm.022277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01830594v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital Lipodystrophies and Dyslipidemias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Prieur</w:t>
+                <w:t xml:space="preserve">Preserved adrenal function in fully PCSK9-deficient subject</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Atherosclerosis Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11883-014-0437-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 176 (2), pp.499-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2014.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013323v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserved adrenal function in fully PCSK9-deficient subject</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’excrétion trans -intestinale de cholestérol (TICE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cariou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2014.07.057⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (10), pp.896-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20143010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013322v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’excrétion trans -intestinale de cholestérol (TICE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Moreau</w:t>
+                <w:t xml:space="preserve">Congenital Lipodystrophies and Dyslipidemias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Magré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cariou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20143010017⟩</w:t>
+              <w:t xml:space="preserve">Current Atherosclerosis Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (9), pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11883-014-0437-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013320v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma PCSK9 concentrations during an oral fat load and after short term high-fat, high-fat high-protein and high-fructose diets.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+                <w:t xml:space="preserve">Transintestinal Cholesterol Excretion Is an Active Metabolic Process Modulated by PCSK9 and Statin Involving ABCB1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mathieu Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Langhi</w:t>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Le Bras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kim-Anne Lê</w:t>
+                <w:t xml:space="preserve">Bruno Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-7075-10-4⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (7), pp.1484-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.112.300263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00778104v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transintestinal Cholesterol Excretion Is an Active Metabolic Process Modulated by PCSK9 and Statin Involving ABCB1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mathieu Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 33 (7), pp.1484-1493. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+              <w:t xml:space="preserve">, 2013, 33 (7), pp.1484 - 1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/ATVBAHA.112.300263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013326v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiazolidinediones partially reverse the metabolic disturbances observed in Bscl2/seipin-deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nemani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56 (8), pp.1813-1825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00125-013-2926-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transintestinal Cholesterol Excretion Is an Active Metabolic Process Modulated by PCSK9 and Statin Involving ABCB1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Prieur</w:t>
+                <w:t xml:space="preserve">Plasma PCSK9 concentrations during an oral fat load and after short term high-fat, high-fat high-protein and high-fructose diets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Bortolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anne Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.112.300263⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-7075-10-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650431v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00778104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical aspects of PCSK9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Costet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atherosclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 216 (2), pp.258-265. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2011.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2011.04.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen receptor activation reduces lipid synthesis in pancreatic islets and prevents β cell failure in rodent models of type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Tiano</w:t>
+                <w:t xml:space="preserve">Viviane Delghingaro-Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenakshi Kaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 121 (8), pp.3331-3342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI44564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between plasma PCSK9 and gamma-glutamyl transferase levels in diabetic patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Langhi</w:t>
+                <w:t xml:space="preserve">Extranuclear estrogen receptor- stimulates NeuroD1 binding to the insulin promoter and favors insulin synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Guyomarc’h-Delasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2010.04.015⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (29), pp.13057-13062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0914501107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03013334v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extranuclear estrogen receptor- stimulates NeuroD1 binding to the insulin promoter and favors insulin synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Wong</w:t>
+                <w:t xml:space="preserve">Association between plasma PCSK9 and gamma-glutamyl transferase levels in diabetic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tiano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">Béatrice Guyomarc’h-Delasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0914501107⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 211 (2), pp.700-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2010.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013333v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprotein convertase subtilisin kexin type 9 null mice are protected from postprandial triglyceridemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCSK9 is expressed in pancreatic δ-cells and does not alter insulin secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Gmyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae Kourimate</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
+                <w:t xml:space="preserve">Brigitte Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jarry</w:t>
+                <w:t xml:space="preserve">Julie Kerr-Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (5), pp.684-690. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 390 (4), pp.1288-1293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.108.181586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.10.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661775v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Extranuclear Estrogen Receptor- and Membrane G Protein-Coupled Estrogen Receptor in Pancreatic Islet Survival</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proprotein Convertase Subtilisin Kexin Type 9 Null Mice Are Protected From Postprandial Triglyceridemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. P.S. Wong</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ward</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Clegg</w:t>
+                <w:t xml:space="preserve">Sanae Kourimate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db09-0257⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (5), pp.684-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.108.181586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013339v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprotein Convertase Subtilisin Kexin Type 9 Null Mice Are Protected From Postprandial Triglyceridemia</w:t>
+                <w:t xml:space="preserve">PCSK9 Dominant Negative Mutant Results in Increased LDL Catabolic Rate and Familial Hypobetalipoproteinemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Zaïr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Guerois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 29 (5), pp.684-690. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.108.181586⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 29 (12), pp.2191-2197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.109.194191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013340v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCSK9 is expressed in pancreatic δ-cells and does not alter insulin secretion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Proprotein convertase subtilisin kexin type 9 null mice are protected from postprandial triglyceridemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Kourimate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Langhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vandewalle</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Kerr-Conte</w:t>
+                <w:t xml:space="preserve">Anne Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.10.138⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (5), pp.684-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.108.181586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03013335v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCSK9 Dominant Negative Mutant Results in Increased LDL Catabolic Rate and Familial Hypobetalipoproteinemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of Extranuclear Estrogen Receptor- and Membrane G Protein-Coupled Estrogen Receptor in Pancreatic Islet Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. P.S. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Zaïr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael Guerois</w:t>
+                <w:t xml:space="preserve">D. Clegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.109.194191⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (10), pp.2292-2302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db09-0257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013337v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Mechanisms for the Fibrate-mediated Repression of Proprotein Convertase Subtilisin/Kexin Type 9</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanae Kourimate</w:t>
+                <w:t xml:space="preserve">Involvement of ZIP/p62 in the regulation of PPARα transcriptional activity by p38-MAPK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Diradourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Jarnoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
+                <w:t xml:space="preserve">Michèle Caüzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M705831200⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1781 (5), pp.239-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2008.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013347v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of ZIP/p62 in the regulation of PPARα transcriptional activity by p38-MAPK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Diradourian</w:t>
+                <w:t xml:space="preserve">Activation of the farnesoid X receptor represses PCSK9 expression in human hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Langhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Girard</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Kourimate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Burnol</w:t>
+                <w:t xml:space="preserve">Sandrine Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Staels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2008.02.002⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 582 (6), pp.949-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2008.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03013344v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the farnesoid X receptor represses PCSK9 expression in human hepatocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Dual Mechanisms for the Fibrate-mediated Repression of Proprotein Convertase Subtilisin/Kexin Type 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Kourimate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Langhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bart Staels</w:t>
+                <w:t xml:space="preserve">Anne Laure Jarnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2008.02.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (15), pp.9666-9673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M705831200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013345v1</w:t>
+                <w:t xml:space="preserve">hal-03013347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogens protect pancreatic beta-cells from apoptosis and prevent insulin-deficient diabetes mellitus in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Chu</w:t>
+                <w:t xml:space="preserve">M. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hu</w:t>
+                <w:t xml:space="preserve">C. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 103 (24), pp.9232-9237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0602956103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty Acids Induce L-CPT I Gene Expression through a PPARα-Independent Mechanism in Rat Hepatoma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Caüzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Diradourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 135 (10), pp.2313-2319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jn/135.10.2313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antidiabetic actions of estrogen: Insight from human and genetic mouse models</w:t>
+                <w:t xml:space="preserve">PAX4 gene variations predispose to ketosis-prone diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauvais-Jarvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Louet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suzanne Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Atherosclerosis Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11883-004-0030-9⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (24), pp.3151-3159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddh341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013357v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAX4 gene variations predispose to ketosis-prone diabetes</w:t>
+                <w:t xml:space="preserve">Control of Gene Expression by Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pégorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddh341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134 (9), pp.2444S-2449S. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/134.9.2444S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013354v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Gene Expression by Fatty Acids</w:t>
+                <w:t xml:space="preserve">Antidiabetic actions of estrogen: Insight from human and genetic mouse models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Girard</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauvais-Jarvis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/134.9.2444S⟩</w:t>
+              <w:t xml:space="preserve">Current Atherosclerosis Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (3), pp.180-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11883-004-0030-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013355v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of liver carnitine palmitoyltransferase I gene expression by hormones and fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Louet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">J.-P. Pégorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Pégorier</w:t>
+                <w:t xml:space="preserve">J.-F. Decaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 29 (2), pp.310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/0300-5127:0290310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced hepatic fatty acid oxidation in fasting PPARα null mice is due to impaired mitochondrial hydroxymethylglutaryl-CoA synthase gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pineau</w:t>
+                <w:t xml:space="preserve">Karine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bigot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 475 (3), pp.163-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0014-5793(00)01648-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11676,147 +11676,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tripartite ER-Mitochondria-Lipid Droplets contact sites control adipocyte metabolic flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Palard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11826,51 +11826,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIPC variant in the treatment of hypercholesterolemia and atherosclerotic cardiovascular disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11879,90 +11879,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wieneke Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Di-Filippo Charcosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/FR2023/050714. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11972,168 +11972,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma cholesterol is excreted in the feces of patients with complete common bile duct obstruction : in vivo evidence for tice pathway in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Perret</w:t>
+                <w:t xml:space="preserve">Laurent Flet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th Congress of the European-Atherosclerosis-Society (EAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Atherosclerosis Society. SWE., Apr 2017, Prague, Czech Republic. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId419"/>
+      <w:footerReference w:type="default" r:id="rId418"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12201,51 +12201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="351F4792"/>
+    <w:nsid w:val="D915AE62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12432,51 +12432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-le-may" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7554-792X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089049853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500165v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sotin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cariou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.125.323051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#234;nio Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2025.101683" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2025.101621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pakulska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvaf035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Thys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P.M. Letertre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyomarch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.16305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Capoulade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2025.05.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Louis-Gaubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Thouzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Coss&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lorant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.70003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05193295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoke Ge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Sch&#246;nke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vince" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaf097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11883-024-01264-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Habib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14133" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474613v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2024.01.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Roudaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btm2.10659" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Deniel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.15634" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gar&#231;on" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2024.03.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Myasoedova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Camera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjcvp/pvad009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Begu&#233;-Racap&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103205" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Patitucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le May" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869056v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roubtsova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Chamberland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Marcinkiewicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2022.159217" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di-Filippo Charcosset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Kooijman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Eenige" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.121.057978" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869068v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacobi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01505-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourgade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bigot-Corbel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11051373" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chemello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01452-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Berger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11883-022-00995-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Combot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo T. Salo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilliane Chadeuf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit H&#246;ltt&#228;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ven" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.110213" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869074v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dastugue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ledoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Delaby" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10040741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012693v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128510" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100617" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03100949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamacardio.2020.5341" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328777v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ayer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041366" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramin-Mangata" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Th&#233;drez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2021.03.044" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350100v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2021.100096" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170655v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Beyec-Le Bihan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Radoi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Sami" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030878" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03100948v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boullu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2020.10.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Idriss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2021.10.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012708v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314194" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098122v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313877" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013257v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.11.027" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jaunet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Billon-Crossouard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D120000835" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869470v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ch&#225;vez-Talavera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vallez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2019.154042" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ledoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhaegen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wargny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Letessier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2020.01.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429506v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2018.09.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833321v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.232" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2018.03.013" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F025VSQ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833920v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courtemanche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bigot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170993" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regnault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Usal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Veyrenc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couturier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batandier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721267115" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Duszka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Oresic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen K&#246;nig" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122559" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832151v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jagu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montaigne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marechal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0733" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833109v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauvais-Jarvis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Tiano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhuan Liu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Kilic-Berkmen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70178-3_18" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832935v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boccara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ghislain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001633" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832948v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Moreau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54905" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763117v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morena" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chenine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2016.10.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832940v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Letocart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.07.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZRF9VTL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828864v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuwen Lai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giralt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjun Zhang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.89729" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01503082v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2016.08.043" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013305v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugardin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Touche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Schonewille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-016-0936-z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dollet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levrel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Coskun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0327" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233240v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Si-Tayeb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Champon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.022277" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830978v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnefond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yengo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fumeron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-015-3659-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830980v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOL.0000000000000180" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830973v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.114.011697" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830594v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Berger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calderon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Br&#233;geon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.01.012" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRX8QFDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013323v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Magr&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11883-014-0437-x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013322v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2014.07.057" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013320v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143010017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00778104v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langhi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Bras" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bortolotti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anne L&#234;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-10-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013326v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathieu Berger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300263" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013324v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Prieur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dollet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pillot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-2926-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650431v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013330v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Costet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2011.04.018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4JRKC2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013329v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tiano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Delghingaro-Augusto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Kaw" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI44564" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013334v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyomarc&#8217;h-Delasalle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2010.04.015" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ2S6TXW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013333v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wong" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tiano" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hewitt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914501107" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661775v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kourimate" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.108.181586" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013339v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. P.S. Wong" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ward" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clegg" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0257" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013340v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013335v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gmyr" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vandewalle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kerr-Conte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.10.138" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q38HMC2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013337v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Za&#239;r" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guerois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.109.194191" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013347v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Jarnoux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M705831200" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013344v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diradourian" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ca&#252;zac" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Burnol" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2008.02.002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2ST2GB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013345v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caron" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Staels" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.02.038" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013348v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortega" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simpson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0602956103" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013352v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perdereau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/135.10.2313" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013357v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Louet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemay" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11883-004-0030-9" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013354v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Smith" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Leal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddh341" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013355v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P&#233;gorier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/134.9.2444S" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013360v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Louet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. P&#233;gorier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Decaux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0300-5127:0290310" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013361v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kohl" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)01648-3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376862v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Palard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199054v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737439v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-le-may" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7554-792X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089049853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500165v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sotin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cariou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.125.323051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Capoulade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2025.05.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Thys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#234;nio Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P.M. Letertre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyomarch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.16305" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2025.101621" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pakulska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvaf035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Louis-Gaubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Thouzeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Coss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lorant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.70003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05193295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoke Ge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Sch&#246;nke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vince" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaf097" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11883-024-01264-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2025.101683" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Habib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14133" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474613v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2024.01.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Roudaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btm2.10659" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Deniel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.15634" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gar&#231;on" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2024.03.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Myasoedova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Camera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjcvp/pvad009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Begu&#233;-Racap&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103205" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacobi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01505-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di-Filippo Charcosset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Kooijman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Eenige" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.121.057978" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Patitucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le May" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102721" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roubtsova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Chamberland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Marcinkiewicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2022.159217" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourgade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bigot-Corbel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11051373" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chemello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01452-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Berger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11883-022-00995-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Combot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo T. Salo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilliane Chadeuf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit H&#246;ltt&#228;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ven" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.110213" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869074v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dastugue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ledoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Delaby" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10040741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170655v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Beyec-Le Bihan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Radoi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Sami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030878" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451191v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100617" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328777v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041366" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03100949v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamacardio.2020.5341" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353494v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramin-Mangata" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Th&#233;drez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2021.03.044" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2021.100096" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451184v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Idriss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2021.10.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03100948v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boullu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2020.10.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012693v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128510" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313877" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.11.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012708v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314194" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jaunet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Billon-Crossouard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D120000835" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869470v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ch&#225;vez-Talavera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vallez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2019.154042" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ledoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhaegen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Letessier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2020.01.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429506v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2018.09.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2018.03.013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F025VSQ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833321v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.232" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833920v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courtemanche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bigot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170993" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regnault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Usal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Veyrenc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couturier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batandier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721267115" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763117v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morena" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chenine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2016.10.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833109v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauvais-Jarvis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Tiano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhuan Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Kilic-Berkmen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70178-3_18" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832935v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boccara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ghislain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001633" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832948v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Moreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54905" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832940v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Letocart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.07.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZRF9VTL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828864v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuwen Lai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giralt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjun Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.89729" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832934v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Duszka" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Oresic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen K&#246;nig" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122559" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jagu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montaigne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marechal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0733" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01503082v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2016.08.043" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013305v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugardin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Touche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Schonewille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-016-0936-z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831750v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dollet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levrel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Coskun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0327" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830980v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Si-Tayeb" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOL.0000000000000180" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830978v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnefond" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yengo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fumeron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-015-3659-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830973v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.114.011697" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830594v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Berger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calderon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Br&#233;geon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.01.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRX8QFDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233240v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Champon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.022277" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013322v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2014.07.057" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013320v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143010017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013323v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Magr&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11883-014-0437-x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013326v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathieu Berger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300263" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650431v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013324v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Prieur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dollet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pillot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-2926-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00778104v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langhi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Bras" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bortolotti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anne L&#234;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-10-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013330v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Costet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2011.04.018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4JRKC2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013329v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tiano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Delghingaro-Augusto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Kaw" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI44564" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013333v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tiano" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hewitt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914501107" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013334v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyomarc&#8217;h-Delasalle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2010.04.015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ2S6TXW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013335v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gmyr" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vandewalle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kerr-Conte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.10.138" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q38HMC2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013340v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kourimate" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.108.181586" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013337v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Za&#239;r" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guerois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.109.194191" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661775v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarry" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013339v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. P.S. Wong" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ward" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clegg" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0257" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013344v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diradourian" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ca&#252;zac" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Burnol" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2008.02.002" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2ST2GB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013345v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Staels" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.02.038" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013347v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Jarnoux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M705831200" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013348v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortega" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simpson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0602956103" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013352v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perdereau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/135.10.2313" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013354v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Smith" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Leal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddh341" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013355v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P&#233;gorier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/134.9.2444S" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013357v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Louet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemay" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11883-004-0030-9" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013360v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Louet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. P&#233;gorier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Decaux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0300-5127:0290310" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013361v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kohl" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)01648-3" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376862v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Palard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199054v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737439v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>