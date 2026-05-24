--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -317,1246 +317,1250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphic Size of Lipoprotein(a) and Structural Bioprosthetic Valve Degeneration</w:t>
+                <w:t xml:space="preserve">Post-translational modifications of apolipoproteins as promising biomarkers for diabetes-related cardiovascular diseases: A comprehensive review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Capoulade</w:t>
+                <w:t xml:space="preserve">Chloé Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+                <w:t xml:space="preserve">Arsênio Rodrigues Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sénage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
+                <w:t xml:space="preserve">Valentin Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2025.05.007⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (5), pp.101683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2025.101683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392595v1</w:t>
+                <w:t xml:space="preserve">hal-05387543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alirocumab on postprandial hyperlipidaemia in patients with type 2 diabetes: A randomized, double‐blind, placebo‐controlled, cross‐over trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+                <w:t xml:space="preserve">Methylglyoxal-Induced Glycation of Plasma Albumin: From Biomarker Discovery to Clinical Use for Prediction of New-Onset Diabetes in Individuals with Prediabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsênio Rodrigues Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Thys</w:t>
+                <w:t xml:space="preserve">Victoria Pakulska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsênio Rodrigues Oliveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Guyomarch</w:t>
+                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes, Obesity and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/dom.16305⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (6), pp.688-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaf035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992510v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lp(a) concentration and polymorphic size are not associated with new onset diabetes in individuals with prediabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymorphic Size of Lipoprotein(a) and Structural Bioprosthetic Valve Degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Capoulade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Carpentier</w:t>
+                <w:t xml:space="preserve">Thomas Sénage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Wargny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+                <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2025.101621⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (10), pp.1167 - 1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2025.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387580v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylglyoxal-Induced Glycation of Plasma Albumin: From Biomarker Discovery to Clinical Use for Prediction of New-Onset Diabetes in Individuals with Prediabetes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effect of alirocumab on postprandial hyperlipidaemia in patients with type 2 diabetes: A randomized, double‐blind, placebo‐controlled, cross‐over trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Thys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsênio Rodrigues Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+                <w:t xml:space="preserve">Marine P.M. Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Pakulska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
+                <w:t xml:space="preserve">Béatrice Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaf035⟩</w:t>
+              <w:t xml:space="preserve">Diabetes, Obesity and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dom.16305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387570v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Semaglutide as Adjuvant Treatment for Sleeve Gastrectomy: A Proof‐of‐Concept Study in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lp(a) concentration and polymorphic size are not associated with new onset diabetes in individuals with prediabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Frey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Victoria Lorant</w:t>
+                <w:t xml:space="preserve">Sarra Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.70003⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (2), pp.101621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2025.101621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387547v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rare gain of function variant of hepatic lipase attenuates hypercholesterolemia and atherosclerosis in mice via an LDL receptor-independent mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Sotin</w:t>
+                <w:t xml:space="preserve">Efficacy of Semaglutide as Adjuvant Treatment for Sleeve Gastrectomy: A Proof‐of‐Concept Study in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Louis-Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Cossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoke Ge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amélie Thouzeau</w:t>
+                <w:t xml:space="preserve">Victoria Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvaf097⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (11), pp.2061-2066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05193295v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Genetic Findings to new Intestinal Molecular Targets in Lipid Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">A rare gain of function variant of hepatic lipase attenuates hypercholesterolemia and atherosclerosis in mice via an LDL receptor-independent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoke Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Schönke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ducheix</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Atherosclerosis Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.26. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121 (7), pp.1024-1035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11883-024-01264-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvaf097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361443v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05193295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational modifications of apolipoproteins as promising biomarkers for diabetes-related cardiovascular diseases: A comprehensive review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arsênio Rodrigues Oliveira</w:t>
+                <w:t xml:space="preserve">From Genetic Findings to new Intestinal Molecular Targets in Lipid Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">Simon Ducheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (5), pp.101683. </w:t>
+              <w:t xml:space="preserve">Current Atherosclerosis Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2025.101683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11883-024-01264-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387543v1</w:t>
+                <w:t xml:space="preserve">hal-05361443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestational cholestyramine treatment protects adult offspring of ApoE ‐deficient mice against maternal‐hypercholesterolemia‐induced atherosclerosis</w:t>
+                <w:t xml:space="preserve">Human induced pluripotent stem cells ‐derived liver organoids grown on a Biomimesys® hyaluronic acid‐based hydroscaffold as a new model for studying human lipoprotein metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Habib</w:t>
+                <w:t xml:space="preserve">Meryl Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Croyal</w:t>
+                <w:t xml:space="preserve">Amandine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
+                <w:t xml:space="preserve">Lise Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Castellano</w:t>
+                <w:t xml:space="preserve">Aurore Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 240 (5), pp.e14133. </w:t>
+              <w:t xml:space="preserve">Bioengineering &amp; Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apha.14133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/btm2.10659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797680v1</w:t>
+                <w:t xml:space="preserve">hal-04509118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary hypocholesterolemia is associated with an increased risk of hepatic complications in the general population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Wargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goronflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1640,234 +1644,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474613v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human induced pluripotent stem cells ‐derived liver organoids grown on a Biomimesys® hyaluronic acid‐based hydroscaffold as a new model for studying human lipoprotein metabolism</w:t>
+                <w:t xml:space="preserve">Gestational cholestyramine treatment protects adult offspring of ApoE ‐deficient mice against maternal‐hypercholesterolemia‐induced atherosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryl Roudaut</w:t>
+                <w:t xml:space="preserve">Marina Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Caillaud</w:t>
+                <w:t xml:space="preserve">Mikael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Souguir</w:t>
+                <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bray</w:t>
+                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Girardeau</w:t>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering &amp; Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 240 (5), pp.e14133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/btm2.10659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apha.14133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509118v1</w:t>
+                <w:t xml:space="preserve">hal-04797680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empagliflozin mitigates metabolic dysfunction‐associated steatotic liver disease by reducing de novo lipogenesis in a mouse model of lipoatrophic diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ducheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1918,51 +1918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCSK9 inhibition protects mice from food allergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1970,51 +1970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 272, pp.151-161. </w:t>
@@ -2046,900 +2046,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDL lowering effect of PCSK9 inhibition is reduced in women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of an induced pluripotent stem cell line (ITXi012-A) from a patient with genetically determined high-lipoprotein(a) plasma levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Myasoedova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Capoulade</w:t>
+                <w:t xml:space="preserve">Zoé Begué-Racapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjcvp/pvad009⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2023.103205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212334v1</w:t>
+                <w:t xml:space="preserve">hal-04212298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of an induced pluripotent stem cell line (ITXi012-A) from a patient with genetically determined high-lipoprotein(a) plasma levels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurore Girardeau</w:t>
+                <w:t xml:space="preserve">LDL lowering effect of PCSK9 inhibition is reduced in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Myasoedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Begué-Racapé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Vince</w:t>
+                <w:t xml:space="preserve">Marina Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Capoulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72, </w:t>
+              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (4), pp.337-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2023.103205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ehjcvp/pvad009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212298v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional biomarkers and heart failure requiring hospitalization in patients with type 2 diabetes: the SURDIAGENE cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PCSK9 deficiency results in a specific shedding of excess LDLR in female mice only: Role of hepatic cholesterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ragot</w:t>
+                <w:t xml:space="preserve">Anna Roubtsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gand</w:t>
+                <w:t xml:space="preserve">Sandrine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jacobi</w:t>
+                <w:t xml:space="preserve">Ann Chamberland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadwiga Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12933-022-01505-9⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1867 (12), pp.159217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2022.159217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869068v1</w:t>
+                <w:t xml:space="preserve">hal-03869056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Gain-of-Function LIPC Variant as a Novel Cause of Familial Combined Hypocholesterolemia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Di-Filippo Charcosset</w:t>
+                <w:t xml:space="preserve">Nutritional biomarkers and heart failure requiring hospitalization in patients with type 2 diabetes: the SURDIAGENE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Kooijman</w:t>
+                <w:t xml:space="preserve">Stéphanie Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Van Eenige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rimbert</w:t>
+                <w:t xml:space="preserve">Elise Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/circulationaha.121.057978⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-022-01505-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03831077v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a GPR146 knockout human induced pluripotent stem cell line (ITXi001-A-1)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Murielle Patitucci</w:t>
+                <w:t xml:space="preserve">Identification of a Gain-of-Function LIPC Variant as a Novel Cause of Familial Combined Hypocholesterolemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieneke Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Le May</w:t>
+                <w:t xml:space="preserve">Mathilde Di-Filippo Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Kooijman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Eenige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2022.102721⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146 (10), pp.724-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/circulationaha.121.057978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869113v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03831077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCSK9 deficiency results in a specific shedding of excess LDLR in female mice only: Role of hepatic cholesterol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lacoste</w:t>
+                <w:t xml:space="preserve">Generation of a GPR146 knockout human induced pluripotent stem cell line (ITXi001-A-1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Chamberland</w:t>
+                <w:t xml:space="preserve">Murielle Patitucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jadwiga Marcinkiewicz</w:t>
+                <w:t xml:space="preserve">Cédric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1867 (12), pp.159217. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.102721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2022.159217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2022.102721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869056v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Parathyroidectomy on Metabolic Homeostasis in Primary Hyperparathyroidism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourgade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Bigot-Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2990,103 +2990,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma apolipoprotein concentrations and incident diabetes in subjects with prediabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Wargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chemello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (1), pp.21. </w:t>
@@ -3235,740 +3235,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seipin localizes at endoplasmic-reticulum-mitochondria contact sites to control mitochondrial calcium import and metabolism in adipocytes</w:t>
+                <w:t xml:space="preserve">Taste-Driven Responsiveness to Fat and Sweet Stimuli in Mouse Models of Bariatric Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Combot</w:t>
+                <w:t xml:space="preserve">Aurélie Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veijo T. Salo</w:t>
+                <w:t xml:space="preserve">Séverine Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
+                <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarit Hölttä</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katharina Ven</w:t>
+                <w:t xml:space="preserve">Pascaline Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.110213⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue Animal Models of Human Pathology: Revision, Relevance and Refinements, 10 (4), pp.741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10040741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534214v1</w:t>
+                <w:t xml:space="preserve">hal-03869074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taste-Driven Responsiveness to Fat and Sweet Stimuli in Mouse Models of Bariatric Surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seipin localizes at endoplasmic-reticulum-mitochondria contact sites to control mitochondrial calcium import and metabolism in adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Combot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dastugue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">Veijo T. Salo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Ledoux</w:t>
+                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
+                <w:t xml:space="preserve">Maarit Hölttä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Delaby</w:t>
+                <w:t xml:space="preserve">Katharina Ven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Special Issue Animal Models of Human Pathology: Revision, Relevance and Refinements, 10 (4), pp.741. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (2), pp.110213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10040741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.110213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869074v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orosensory perception of fat/sweet stimuli and appetite-regulating peptides before and after sleeve gastrectomy or gastric by-pass in adult women with obesity</w:t>
+                <w:t xml:space="preserve">P-glycoprotein (ABCB1) is involved in vitamin K efflux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bernard</w:t>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Le Beyec-Le Bihan</w:t>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loredana Radoi</w:t>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Coupaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ouidad Sami</w:t>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13030878⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 343, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170655v1</w:t>
+                <w:t xml:space="preserve">hal-03012693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex ABCG5/ABCG8 Regulates Vitamin D Absorption Rate and Contributes to its Efflux from the Intestine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCSK9 is not secreted from mature differentiated intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">Aurélie Thédrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Margier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Nowicki</w:t>
+                <w:t xml:space="preserve">Audrey Ayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202100617⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.100096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlr.2021.100096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451191v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tryptophan/Kynurenine Pathway: A Novel Cross-Talk between Nutritional Obesity, Bariatric Surgery and Taste of Fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (4), pp.1366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu13041366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Inhibition of PCSK9 and Liver Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wieneke Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3986,494 +3986,494 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jamacardio.2020.5341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of proprotein convertase subtilisin kexin type 9 modulation in human pancreatic beta cells function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ramin-Mangata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Thédrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ramin-Mangata</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atherosclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 326, pp.47-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2021.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCSK9 is not secreted from mature differentiated intestinal cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orosensory perception of fat/sweet stimuli and appetite-regulating peptides before and after sleeve gastrectomy or gastric by-pass in adult women with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Le Beyec-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coupaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Moreau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Sotin</w:t>
+                <w:t xml:space="preserve">Ouidad Sami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62, pp.100096. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlr.2021.100096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13030878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350100v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCSK9 regulates the NODAL signaling pathway and cellular proliferation in hiPSCs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rimbert</w:t>
+                <w:t xml:space="preserve">The Complex ABCG5/ABCG8 Regulates Vitamin D Absorption Rate and Contributes to its Efflux from the Intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2021.10.004⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (21), pp.2100617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202100617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451184v1</w:t>
+                <w:t xml:space="preserve">hal-03451191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine use of statins and increased COVID-19 related mortality in inpatients with type 2 diabetes: Results from the CORONADO study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4482,293 +4482,293 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goronflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (2), pp.101202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diabet.2020.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-glycoprotein (ABCB1) is involved in vitamin K efflux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Nowicki</w:t>
+                <w:t xml:space="preserve">PCSK9 regulates the NODAL signaling pathway and cellular proliferation in hiPSCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryl Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 343, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Stem Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2021.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012693v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLDL (Very-Low-Density Lipoprotein)-Apo E (Apolipoprotein E) May Influence Lp(a) (Lipoprotein [a]) Synthesis or Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Ouguerram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4845,103 +4845,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating PCSK9 levels are not associated with the conversion to type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ramin-Mangata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Wargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Thédrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atherosclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 293, pp.49-56. </w:t>
@@ -4992,64 +4992,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating Rather Than Intestinal PCSK9 (Proprotein Convertase Subtilisin Kexin Type 9) Regulates Postprandial Lipemia in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wieneke Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5113,51 +5113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-throughput mass spectrometry-based assay for large-scale profiling of circulating human apolipoproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5260,51 +5260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bile acids associate with glucose metabolism, but do not predict conversion from impaired fasting glucose to diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Chávez-Talavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Wargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5420,51 +5420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Wargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Letessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5515,64 +5515,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo evidence for transintestinal cholesterol efflux in patients with complete common bile duct obstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,411 +5643,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond LDL: What Role for PCSK9 in Triglyceride-Rich Lipoprotein Metabolism?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PCSK9 Concentrations in Cerebrospinal Fluid Are Not Specifically Increased in Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Courtemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Guyomarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in endocrinology and metabolism: TEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tem.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Equipe IV, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-170993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833913v1</w:t>
+                <w:t xml:space="preserve">hal-01833920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roux-en-Y gastric bypass reduces plasma cholesterol in diet-induced obese mice by affecting trans-intestinal cholesterol excretion and intestinal cholesterol absorption</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond LDL: What Role for PCSK9 in Triglyceride-Rich Lipoprotein Metabolism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieneke Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in endocrinology and metabolism: TEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Equipe IV, 29 (6), pp.420 - 434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tem.2018.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ijo.2017.232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01833321v1</w:t>
+                <w:t xml:space="preserve">hal-01833913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCSK9 Concentrations in Cerebrospinal Fluid Are Not Specifically Increased in Alzheimer's Disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Guyomarch</w:t>
+                <w:t xml:space="preserve">Roux-en-Y gastric bypass reduces plasma cholesterol in diet-induced obese mice by affecting trans-intestinal cholesterol excretion and intestinal cholesterol absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
+                <w:t xml:space="preserve">L. Toque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Equipe IV, </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Equipe IV, 42 (3), pp.552--560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-170993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2017.232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833920v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected metabolic disorders induced by endocrine disruptors in Xenopus tropicalis provide new lead for understanding amphibian decline</w:t>
               </w:r>
@@ -6161,295 +6161,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma PCSK9 concentrations during the course of nondiabetic chronic kidney disease: Relationship with glomerular filtration rate and lipid metabolism</w:t>
+                <w:t xml:space="preserve">PPARγ Modulates Long Chain Fatty Acid Processing in the Intestinal Epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Morena</w:t>
+                <w:t xml:space="preserve">Kalina Duszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Oresic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Arnaud</w:t>
+                <w:t xml:space="preserve">Jürgen König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walter Wahli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (1), pp.87-93. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe IV, 18 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacl.2016.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms18122559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763117v1</w:t>
+                <w:t xml:space="preserve">hal-01832934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Estrogens in Pancreatic Islet Physiopathology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sodium-Glucose Cotransporter 2 Inhibitor Dapagliflozin Prevents Cardiomyopathy in a Diabetic Lipodystrophic Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Mauvais-Jarvis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">Benoît Jagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph P. Tiano</w:t>
+                <w:t xml:space="preserve">David Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suhuan Liu</w:t>
+                <w:t xml:space="preserve">Xavier Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamze Kilic-Berkmen</w:t>
+                <w:t xml:space="preserve">Angela Tesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Equipe IV, 1043, pp.385--399. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe IIa Equipe III Equipe IV, 66 (4), pp.1030--1040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70178-3_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db16-0733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833109v1</w:t>
+                <w:t xml:space="preserve">hal-01832151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of protease inhibitors on circulating PCSK9 levels in HIV-infected antiretroviral-naive patients from an ongoing prospective cohort</w:t>
               </w:r>
@@ -6569,51 +6565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques of Sleeve Gastrectomy and Modified Roux-en-Y Gastric Bypass in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6697,640 +6693,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating PCSK9 levels in acute coronary syndrome: Results from the PC-SCA-9 prospective study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Estrogens in Pancreatic Islet Physiopathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guérin</w:t>
+                <w:t xml:space="preserve">Franck Mauvais-Jarvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Letocart</w:t>
+                <w:t xml:space="preserve">Joseph P. Tiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arnaud</w:t>
+                <w:t xml:space="preserve">Suhuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamze Kilic-Berkmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2017.07.009⟩</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe IV, 1043, pp.385--399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70178-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832940v1</w:t>
+                <w:t xml:space="preserve">hal-01833109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E2F1 inhibits circulating cholesterol clearance by regulating Pcsk9 expression in the liver</w:t>
+                <w:t xml:space="preserve">Plasma PCSK9 concentrations during the course of nondiabetic chronic kidney disease: Relationship with glomerular filtration rate and lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiuwen Lai</w:t>
+                <w:t xml:space="preserve">Marion Morena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Giralt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">Leila Chenine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lianjun Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+                <w:t xml:space="preserve">Lucie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.89729⟩</w:t>
+              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacl.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828864v1</w:t>
+                <w:t xml:space="preserve">hal-01763117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPARγ Modulates Long Chain Fatty Acid Processing in the Intestinal Epithelium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kalina Duszka</w:t>
+                <w:t xml:space="preserve">Circulating PCSK9 levels in acute coronary syndrome: Results from the PC-SCA-9 prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matej Oresic</w:t>
+                <w:t xml:space="preserve">P. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen König</w:t>
+                <w:t xml:space="preserve">V. Letocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Wahli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Equipe IV, 18 (12), </w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe IV, 43 (6), pp.529--535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms18122559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832934v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sodium-Glucose Cotransporter 2 Inhibitor Dapagliflozin Prevents Cardiomyopathy in a Diabetic Lipodystrophic Mouse Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E2F1 inhibits circulating cholesterol clearance by regulating Pcsk9 expression in the liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Montaigne</w:t>
+                <w:t xml:space="preserve">Qiuwen Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Marechal</w:t>
+                <w:t xml:space="preserve">Albert Giralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Tesse</w:t>
+                <w:t xml:space="preserve">Lianjun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Equipe IIa Equipe III Equipe IV, 66 (4), pp.1030--1040. </w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe IV, 2 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db16-0733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.89729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832151v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Sleeve Gastrectomy on Intestinal Permeability in Diet-Induced Obese Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7433,51 +7433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Touche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleen Schonewille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Diabetologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (2), pp.191-199. </w:t>
@@ -7643,1510 +7643,1510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of PCSK9 beyond liver involvement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urine-sample-derived human induced pluripotent stem cells as a model to study PCSK9-mediated autosomal dominant hypercholesterolemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Si-Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoite Champon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Lipidology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MOL.0000000000000180⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.022277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830980v1</w:t>
+                <w:t xml:space="preserve">hal-01233240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The loss-of-function PCSK9 p.R46L genetic variant does not alter glucose homeostasis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Yengo</w:t>
+                <w:t xml:space="preserve">Role of PCSK9 beyond liver involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Si-Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-015-3659-8⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Equipe 5, 26 (3), pp.155--161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MOL.0000000000000180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830978v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter From Le May and Cariou Regarding Article, &amp;quot;Proprotein Convertase Subtilisin Kexin Type 9 Promotes Intestinal Overproduction of Triglyceride-Rich Apolipoprotein B Lipoproteins Through Both Low-Density Lipoprotein Receptor-Dependent and -Independent Mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The loss-of-function PCSK9 p.R46L genetic variant does not alter glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Yengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Fumeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCOR Newsletter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.011697⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Equipe 5, 58 (9), pp.2051--2055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-015-3659-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830973v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCSK9-deficiency does not alter blood pressure and sodium balance in mouse models of hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atherosclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Equipe 2 Equipe 5, 239 (1), pp.252--259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urine-sample-derived human induced pluripotent stem cells as a model to study PCSK9-mediated autosomal dominant hypercholesterolemia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Letter From Le May and Cariou Regarding Article, &amp;quot;Proprotein Convertase Subtilisin Kexin Type 9 Promotes Intestinal Overproduction of Triglyceride-Rich Apolipoprotein B Lipoproteins Through Both Low-Density Lipoprotein Receptor-Dependent and -Independent Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">EUCOR Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Equipe 5, 131 (18), pp.e427--e427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dmm.022277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.011697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233240v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserved adrenal function in fully PCSK9-deficient subject</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Congenital Lipodystrophies and Dyslipidemias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Magré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cariou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 176 (2), pp.499-500. </w:t>
+              <w:t xml:space="preserve">Current Atherosclerosis Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (9), pp.437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2014.07.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11883-014-0437-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013322v1</w:t>
+                <w:t xml:space="preserve">hal-03013323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’excrétion trans -intestinale de cholestérol (TICE)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preserved adrenal function in fully PCSK9-deficient subject</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20143010017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 176 (2), pp.499-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2014.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013320v1</w:t>
+                <w:t xml:space="preserve">hal-03013322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital Lipodystrophies and Dyslipidemias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Prieur</w:t>
+                <w:t xml:space="preserve">L’excrétion trans -intestinale de cholestérol (TICE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Atherosclerosis Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (9), pp.437. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (10), pp.896-901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11883-014-0437-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20143010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013323v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transintestinal Cholesterol Excretion Is an Active Metabolic Process Modulated by PCSK9 and Statin Involving ABCB1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">Plasma PCSK9 concentrations during an oral fat load and after short term high-fat, high-fat high-protein and high-fructose diets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Mathieu Berger</w:t>
+                <w:t xml:space="preserve">Cédric Langhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lespine</w:t>
+                <w:t xml:space="preserve">Maëlle Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Prieur</w:t>
+                <w:t xml:space="preserve">Murielle Bortolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anne Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.112.300263⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-7075-10-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013326v1</w:t>
+                <w:t xml:space="preserve">inserm-00778104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transintestinal Cholesterol Excretion Is an Active Metabolic Process Modulated by PCSK9 and Statin Involving ABCB1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mathieu Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 33 (7), pp.1484 - 1493. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+              <w:t xml:space="preserve">, 2013, 33 (7), pp.1484-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/ATVBAHA.112.300263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650431v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiazolidinediones partially reverse the metabolic disturbances observed in Bscl2/seipin-deficient mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transintestinal Cholesterol Excretion Is an Active Metabolic Process Modulated by PCSK9 and Statin Involving ABCB1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Prieur</w:t>
+                <w:t xml:space="preserve">Jean Mathieu Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dollet</w:t>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Takahashi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Pillot</w:t>
+                <w:t xml:space="preserve">Bruno Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-013-2926-9⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (7), pp.1484 - 1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.112.300263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013324v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma PCSK9 concentrations during an oral fat load and after short term high-fat, high-fat high-protein and high-fructose diets.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+                <w:t xml:space="preserve">Thiazolidinediones partially reverse the metabolic disturbances observed in Bscl2/seipin-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Langhi</w:t>
+                <w:t xml:space="preserve">L. Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Le Bras</w:t>
+                <w:t xml:space="preserve">M. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Bortolotti</w:t>
+                <w:t xml:space="preserve">M. Nemani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim-Anne Lê</w:t>
+                <w:t xml:space="preserve">B. Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (8), pp.1813-1825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-7075-10-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00125-013-2926-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00778104v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical aspects of PCSK9</w:t>
               </w:r>
@@ -9287,51 +9287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Delghingaro-Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenakshi Kaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9376,1403 +9376,1403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extranuclear estrogen receptor- stimulates NeuroD1 binding to the insulin promoter and favors insulin synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between plasma PCSK9 and gamma-glutamyl transferase levels in diabetic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">Béatrice Guyomarc’h-Delasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0914501107⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 211 (2), pp.700-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2010.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013333v1</w:t>
+                <w:t xml:space="preserve">hal-03013334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between plasma PCSK9 and gamma-glutamyl transferase levels in diabetic patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Langhi</w:t>
+                <w:t xml:space="preserve">Extranuclear estrogen receptor- stimulates NeuroD1 binding to the insulin promoter and favors insulin synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Guyomarc’h-Delasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2010.04.015⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (29), pp.13057-13062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0914501107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03013334v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCSK9 is expressed in pancreatic δ-cells and does not alter insulin secretion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Langhi</w:t>
+                <w:t xml:space="preserve">Importance of Extranuclear Estrogen Receptor- and Membrane G Protein-Coupled Estrogen Receptor in Pancreatic Islet Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Gmyr</w:t>
+                <w:t xml:space="preserve">W. P.S. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Vandewalle</w:t>
+                <w:t xml:space="preserve">R. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Kerr-Conte</w:t>
+                <w:t xml:space="preserve">D. Clegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 390 (4), pp.1288-1293. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (10), pp.2292-2302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.10.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db09-0257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013335v1</w:t>
+                <w:t xml:space="preserve">hal-03013339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprotein Convertase Subtilisin Kexin Type 9 Null Mice Are Protected From Postprandial Triglyceridemia</w:t>
+                <w:t xml:space="preserve">Proprotein convertase subtilisin kexin type 9 null mice are protected from postprandial triglyceridemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Le May</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Kourimate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae Kourimate</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
+                <w:t xml:space="preserve">Anne Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (5), pp.684-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/ATVBAHA.108.181586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013340v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCSK9 Dominant Negative Mutant Results in Increased LDL Catabolic Rate and Familial Hypobetalipoproteinemia</w:t>
+                <w:t xml:space="preserve">Proprotein Convertase Subtilisin Kexin Type 9 Null Mice Are Protected From Postprandial Triglyceridemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphael Guerois</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Kourimate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 29 (12), pp.2191-2197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.109.194191⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 29 (5), pp.684-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.108.181586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013337v1</w:t>
+                <w:t xml:space="preserve">hal-03013340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprotein convertase subtilisin kexin type 9 null mice are protected from postprandial triglyceridemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCSK9 is expressed in pancreatic δ-cells and does not alter insulin secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Jarry</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Gmyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Kerr-Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.108.181586⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 390 (4), pp.1288-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.10.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661775v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Extranuclear Estrogen Receptor- and Membrane G Protein-Coupled Estrogen Receptor in Pancreatic Islet Survival</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PCSK9 Dominant Negative Mutant Results in Increased LDL Catabolic Rate and Familial Hypobetalipoproteinemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. P.S. Wong</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ward</w:t>
+                <w:t xml:space="preserve">Yassine Zaïr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Clegg</w:t>
+                <w:t xml:space="preserve">Raphael Guerois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 58 (10), pp.2292-2302. </w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (12), pp.2191-2197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db09-0257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.109.194191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013339v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of ZIP/p62 in the regulation of PPARα transcriptional activity by p38-MAPK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual Mechanisms for the Fibrate-mediated Repression of Proprotein Convertase Subtilisin/Kexin Type 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Kourimate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Diradourian</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Burnol</w:t>
+                <w:t xml:space="preserve">Anne Laure Jarnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2008.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (15), pp.9666-9673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M705831200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013344v1</w:t>
+                <w:t xml:space="preserve">hal-03013347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the farnesoid X receptor represses PCSK9 expression in human hepatocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Langhi</w:t>
+                <w:t xml:space="preserve">Involvement of ZIP/p62 in the regulation of PPARα transcriptional activity by p38-MAPK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Diradourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bart Staels</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Caüzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2008.02.038⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1781 (5), pp.239-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2008.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013345v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Mechanisms for the Fibrate-mediated Repression of Proprotein Convertase Subtilisin/Kexin Type 9</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Activation of the farnesoid X receptor represses PCSK9 expression in human hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Kourimate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Langhi</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Jarnoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
+                <w:t xml:space="preserve">Bart Staels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 283 (15), pp.9666-9673. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 582 (6), pp.949-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M705831200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2008.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013347v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogens protect pancreatic beta-cells from apoptosis and prevent insulin-deficient diabetes mellitus in mice</w:t>
               </w:r>
@@ -10905,77 +10905,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty Acids Induce L-CPT I Gene Expression through a PPARα-Independent Mechanism in Rat Hepatoma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Caüzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Diradourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11020,395 +11020,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAX4 gene variations predispose to ketosis-prone diabetes</w:t>
+                <w:t xml:space="preserve">Antidiabetic actions of estrogen: Insight from human and genetic mouse models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mauvais-Jarvis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (24), pp.3151-3159. </w:t>
+              <w:t xml:space="preserve">Current Atherosclerosis Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (3), pp.180-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddh341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11883-004-0030-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013354v1</w:t>
+                <w:t xml:space="preserve">hal-03013357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Gene Expression by Fatty Acids</w:t>
+                <w:t xml:space="preserve">PAX4 gene variations predispose to ketosis-prone diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauvais-Jarvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Pégorier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Stuart Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/134.9.2444S⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (24), pp.3151-3159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddh341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013355v1</w:t>
+                <w:t xml:space="preserve">hal-03013354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antidiabetic actions of estrogen: Insight from human and genetic mouse models</w:t>
+                <w:t xml:space="preserve">Control of Gene Expression by Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Lemay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Mauvais-Jarvis</w:t>
+                <w:t xml:space="preserve">Jean-Paul Pégorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Atherosclerosis Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 6 (3), pp.180-185. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134 (9), pp.2444S-2449S. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11883-004-0030-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jn/134.9.2444S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013357v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of liver carnitine palmitoyltransferase I gene expression by hormones and fatty acids</w:t>
               </w:r>
@@ -11576,51 +11576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 475 (3), pp.163-166. </w:t>
@@ -11650,173 +11650,291 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparative Transcriptomic Analysis of Obesity and Lipodystrophy Reveals Shared Mechanisms and Novel Targets in Adipose Tissue Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rola Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Combot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ducheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tripartite ER-Mitochondria-Lipid Droplets contact sites control adipocyte metabolic flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Palard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11826,51 +11944,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIPC variant in the treatment of hypercholesterolemia and atherosclerotic cardiovascular disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11879,90 +11997,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wieneke Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Di-Filippo Charcosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/FR2023/050714. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11972,78 +12090,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma cholesterol is excreted in the feces of patients with complete common bile duct obstruction : in vivo evidence for tice pathway in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12075,65 +12193,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th Congress of the European-Atherosclerosis-Society (EAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Atherosclerosis Society. SWE., Apr 2017, Prague, Czech Republic. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId418"/>
+      <w:footerReference w:type="default" r:id="rId420"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12201,51 +12319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D915AE62"/>
+    <w:nsid w:val="ED7F147C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12432,51 +12550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-le-may" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7554-792X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089049853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500165v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sotin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cariou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.125.323051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Capoulade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2025.05.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Thys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#234;nio Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P.M. Letertre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyomarch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.16305" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2025.101621" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pakulska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvaf035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Louis-Gaubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Thouzeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Coss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lorant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.70003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05193295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoke Ge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Sch&#246;nke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vince" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaf097" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11883-024-01264-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2025.101683" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Habib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14133" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474613v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2024.01.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Roudaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btm2.10659" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Deniel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.15634" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gar&#231;on" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2024.03.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Myasoedova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Camera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjcvp/pvad009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Begu&#233;-Racap&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103205" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacobi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01505-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di-Filippo Charcosset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Kooijman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Eenige" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.121.057978" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Patitucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le May" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102721" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roubtsova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Chamberland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Marcinkiewicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2022.159217" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourgade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bigot-Corbel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11051373" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chemello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01452-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Berger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11883-022-00995-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Combot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo T. Salo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilliane Chadeuf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit H&#246;ltt&#228;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ven" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.110213" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869074v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dastugue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ledoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Delaby" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10040741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170655v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Beyec-Le Bihan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Radoi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Sami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030878" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451191v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100617" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328777v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041366" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03100949v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamacardio.2020.5341" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353494v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramin-Mangata" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Th&#233;drez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2021.03.044" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2021.100096" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451184v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Idriss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2021.10.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03100948v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boullu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2020.10.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012693v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128510" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313877" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.11.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012708v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314194" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jaunet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Billon-Crossouard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D120000835" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869470v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ch&#225;vez-Talavera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vallez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2019.154042" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ledoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhaegen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Letessier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2020.01.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429506v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2018.09.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2018.03.013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F025VSQ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833321v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.232" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833920v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courtemanche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bigot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170993" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regnault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Usal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Veyrenc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couturier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batandier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721267115" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763117v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morena" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chenine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2016.10.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833109v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauvais-Jarvis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Tiano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhuan Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Kilic-Berkmen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70178-3_18" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832935v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boccara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ghislain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001633" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832948v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Moreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54905" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832940v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Letocart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.07.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZRF9VTL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828864v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuwen Lai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giralt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjun Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.89729" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832934v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Duszka" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Oresic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen K&#246;nig" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122559" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jagu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montaigne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marechal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0733" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01503082v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2016.08.043" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013305v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugardin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Touche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Schonewille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-016-0936-z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831750v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dollet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levrel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Coskun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0327" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830980v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Si-Tayeb" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOL.0000000000000180" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830978v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnefond" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yengo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fumeron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-015-3659-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830973v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.114.011697" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830594v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Berger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calderon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Br&#233;geon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.01.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRX8QFDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233240v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Champon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.022277" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013322v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2014.07.057" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013320v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143010017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013323v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Magr&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11883-014-0437-x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013326v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathieu Berger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300263" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650431v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013324v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Prieur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dollet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pillot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-2926-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00778104v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langhi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Bras" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bortolotti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anne L&#234;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-10-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013330v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Costet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2011.04.018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4JRKC2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013329v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tiano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Delghingaro-Augusto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Kaw" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI44564" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013333v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tiano" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hewitt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914501107" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013334v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyomarc&#8217;h-Delasalle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2010.04.015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ2S6TXW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013335v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gmyr" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vandewalle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kerr-Conte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.10.138" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q38HMC2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013340v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kourimate" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.108.181586" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013337v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Za&#239;r" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guerois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.109.194191" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661775v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarry" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013339v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. P.S. Wong" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ward" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clegg" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0257" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013344v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diradourian" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ca&#252;zac" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Burnol" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2008.02.002" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2ST2GB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013345v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Staels" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.02.038" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013347v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Jarnoux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M705831200" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013348v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortega" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simpson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0602956103" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013352v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perdereau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/135.10.2313" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013354v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Smith" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Leal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddh341" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013355v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P&#233;gorier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/134.9.2444S" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013357v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Louet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemay" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11883-004-0030-9" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013360v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Louet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. P&#233;gorier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Decaux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0300-5127:0290310" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013361v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kohl" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)01648-3" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376862v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Palard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199054v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737439v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-le-may" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7554-792X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089049853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500165v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sotin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cariou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.125.323051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#234;nio Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2025.101683" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pakulska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvaf035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Capoulade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2025.05.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Thys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P.M. Letertre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyomarch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.16305" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2025.101621" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Louis-Gaubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Thouzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Coss&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lorant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.70003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05193295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoke Ge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Sch&#246;nke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vince" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaf097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11883-024-01264-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Roudaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girardeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btm2.10659" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474613v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2024.01.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Habib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14133" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Deniel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.15634" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gar&#231;on" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2024.03.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Begu&#233;-Racap&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103205" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Myasoedova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Camera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjcvp/pvad009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869056v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roubtsova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Chamberland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Marcinkiewicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2022.159217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacobi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01505-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di-Filippo Charcosset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Kooijman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Eenige" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.121.057978" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Patitucci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le May" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102721" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourgade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bigot-Corbel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11051373" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chemello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01452-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Berger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11883-022-00995-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dastugue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ledoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Delaby" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10040741" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Combot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo T. Salo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilliane Chadeuf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit H&#246;ltt&#228;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ven" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.110213" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012693v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128510" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Th&#233;drez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ayer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2021.100096" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328777v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041366" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03100949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamacardio.2020.5341" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramin-Mangata" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2021.03.044" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170655v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Beyec-Le Bihan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Radoi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Sami" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030878" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451191v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100617" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03100948v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boullu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2020.10.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Idriss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2021.10.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313877" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.11.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012708v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314194" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jaunet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Billon-Crossouard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D120000835" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869470v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ch&#225;vez-Talavera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vallez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2019.154042" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ledoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhaegen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Letessier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2020.01.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429506v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2018.09.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833920v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courtemanche" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bigot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170993" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833913v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2018.03.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F025VSQ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833321v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.232" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regnault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Usal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Veyrenc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couturier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batandier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721267115" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832934v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Duszka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Oresic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen K&#246;nig" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122559" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832151v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jagu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montaigne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marechal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0733" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832935v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boccara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ghislain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001633" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832948v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Moreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54905" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833109v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauvais-Jarvis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Tiano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhuan Liu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Kilic-Berkmen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70178-3_18" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763117v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morena" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chenine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2016.10.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832940v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Letocart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.07.009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZRF9VTL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828864v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuwen Lai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giralt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjun Zhang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.89729" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01503082v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2016.08.043" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013305v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugardin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Touche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Schonewille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-016-0936-z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831750v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dollet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levrel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Coskun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0327" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233240v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Si-Tayeb" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Champon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.022277" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830980v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOL.0000000000000180" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830978v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnefond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yengo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fumeron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-015-3659-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830594v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Berger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calderon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Br&#233;geon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.01.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRX8QFDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830973v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.114.011697" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013323v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Magr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11883-014-0437-x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013322v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2014.07.057" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013320v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143010017" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00778104v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langhi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Bras" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bortolotti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anne L&#234;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-10-4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013326v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathieu Berger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300263" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650431v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013324v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Prieur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dollet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pillot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-2926-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013330v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Costet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2011.04.018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4JRKC2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013329v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tiano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Delghingaro-Augusto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Kaw" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI44564" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013334v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyomarc&#8217;h-Delasalle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2010.04.015" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ2S6TXW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013333v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wong" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tiano" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hewitt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914501107" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013339v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. P.S. Wong" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ward" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clegg" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0257" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661775v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kourimate" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.108.181586" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013340v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013335v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gmyr" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vandewalle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kerr-Conte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.10.138" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q38HMC2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013337v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Za&#239;r" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guerois" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.109.194191" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013347v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Jarnoux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M705831200" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013344v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diradourian" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ca&#252;zac" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Burnol" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2008.02.002" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2ST2GB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013345v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Staels" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.02.038" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013348v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortega" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simpson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0602956103" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013352v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perdereau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/135.10.2313" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013357v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Louet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemay" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11883-004-0030-9" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013354v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Smith" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Leal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddh341" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013355v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P&#233;gorier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/134.9.2444S" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013360v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Louet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. P&#233;gorier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Decaux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0300-5127:0290310" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013361v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kohl" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)01648-3" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629183v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Shaaban" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376862v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Palard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199054v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737439v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>