--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -126,3189 +126,3485 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting together cholinesterases and serotonin reuptake against Alzheimer’s disease</w:t>
+                <w:t xml:space="preserve">Stress-responsive Mycobacterium tuberculosis subpopulations manipulate macrophage polarization and can be targeted to limit inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guiselin</w:t>
+                <w:t xml:space="preserve">Laura Pokorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lalit Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Chica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05573086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient step-by-step approach to select pleiotropic drug candidates against Alzheimer's disease: The discovery of neocopride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Culley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jpp/rgaf041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 110 (4), pp.1654-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13872877261424925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297207v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, in vitro and in vivo biological evaluation of novel dual compounds targeting both acetylcholinesterase and serotonergic 5-HT4 receptors with potential interest in the treatment of Alzheimer's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Targeting together cholinesterases and serotonin reuptake against Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guiselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116975⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 77 (10), pp.1303-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jpp/rgaf041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760765v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic microfluidic single-cell screening identifies pheno-tuning compounds to potentiate tuberculosis therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Kornobis</w:t>
+                <w:t xml:space="preserve">Synthesis, in vitro and in vivo biological evaluation of novel dual compounds targeting both acetylcholinesterase and serotonergic 5-HT4 receptors with potential interest in the treatment of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lalut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 280, pp.116975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-48269-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04578611v1</w:t>
+                <w:t xml:space="preserve">hal-04760765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Framework of the Design of Pleiotropic Drugs against Alzheimer’s Disease</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic microfluidic single-cell screening identifies pheno-tuning compounds to potentiate tuberculosis therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mistretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena Cimino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevenn Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Kornobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15102382⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-48269-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414828v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic prodrugs: Design of a dual butyrylcholinesterase inhibitor and 5-HT6 receptor antagonist with therapeutic interest in Alzheimer’s disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Toublet</w:t>
+                <w:t xml:space="preserve">Conceptual Framework of the Design of Pleiotropic Drugs against Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guiselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lalut</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.113059⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (10), pp.2382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15102382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082877v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Novel Potential Pleiotropic Compounds of Interest in Alzheimer’s Disease Treatment through Rigidification Strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pleiotropic prodrugs: Design of a dual butyrylcholinesterase inhibitor and 5-HT6 receptor antagonist with therapeutic interest in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Toublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lalut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Davis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26092536⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.113059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.113059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969972v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donecopride, a Swiss army knife with potential interest against Alzheimer's disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of Novel Potential Pleiotropic Compounds of Interest in Alzheimer’s Disease Treatment through Rigidification Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Gaven</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopková-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.14964⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (9), pp.2536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26092536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428730v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic modulators of the serotonin 5-HT4 receptor: a patent review (2014-present)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Donecopride, a Swiss army knife with potential interest against Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Therapeutic Patents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13543776.2020.1767587⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 177 (9), pp.1988-2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.14964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863879v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenanthrolinic analogs of quinolones show antibacterial activity against M. tuberculosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Therapeutic modulators of the serotonin 5-HT4 receptor: a patent review (2014-present)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Claeysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112821⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Therapeutic Patents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (7), pp.495-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13543776.2020.1767587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03261309v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of novel benzisoxazole derivatives with acetylcholinesterase inhibitory and serotoninergic 5-HT4 receptors activities for the treatment of Alzheimer’s disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Payan</w:t>
+                <w:t xml:space="preserve">Phenanthrolinic analogs of quinolones show antibacterial activity against M. tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songuigama Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena Cimino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahama Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Davis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Legay</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria V Buchieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59805-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 207, pp.112821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485740v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03261309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of T161, Y318 and S363 alanine mutations on regulation of the human delta-opioid receptor (hDOPr) induced by peptidic and alkaloid agonists</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Nowoczyn</w:t>
+                <w:t xml:space="preserve">Rational design of novel benzisoxazole derivatives with acetylcholinesterase inhibitory and serotoninergic 5-HT4 receptors activities for the treatment of Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lalut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108286⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.3014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59805-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021820v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel in vivo Anti-amnesic Agent, Specially Designed to Express Both Acetylcholinesterase (AChE) Inhibitory, Serotonergic Subtype 4 Receptor (5-HT4R) Agonist and Serotonergic Subtype 6 Receptor (5-HT6R) Inverse Agonist Activities, With a Potential Interest Against Alzheimer’s Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Impact of T161, Y318 and S363 alanine mutations on regulation of the human delta-opioid receptor (hDOPr) induced by peptidic and alkaloid agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nowoczyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02399864v1</w:t>
+                <w:t xml:space="preserve">hal-03021820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting Acetylcholinesterase to Activate Pleiotropic Prodrugs with Therapeutic Interest in Alzheimer’s Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Novel in vivo Anti-amnesic Agent, Specially Designed to Express Both Acetylcholinesterase (AChE) Inhibitory, Serotonergic Subtype 4 Receptor (5-HT4R) Agonist and Serotonergic Subtype 6 Receptor (5-HT6R) Inverse Agonist Activities, With a Potential Interest Against Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24152786⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399906v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel multitarget-directed ligands targeting acetylcholinesterase and σ1 receptors as lead compounds for treatment of Alzheimer's disease: Synthesis, evaluation, and structural characterization of their complexes with acetylcholinesterase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Inhibiting Acetylcholinesterase to Activate Pleiotropic Prodrugs with Therapeutic Interest in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Toublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lalut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.10.064⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (15), pp.2786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24152786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994096v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel multi target-directed ligands targeting 5-HT4 receptors with in cellulo antioxidant properties as promising leads in Alzheimer's disease</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Novel multitarget-directed ligands targeting acetylcholinesterase and σ1 receptors as lead compounds for treatment of Alzheimer's disease: Synthesis, evaluation, and structural characterization of their complexes with acetylcholinesterase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lalut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Karila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 182, pp.111596. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111596⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 162, pp.234-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.10.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399942v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzylphenylpyrrolizinones with Anti-amyloid and Radical Scavenging Effects, Potentially Useful in Alzheimer's Disease Treatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Novel multi target-directed ligands targeting 5-HT4 receptors with in cellulo antioxidant properties as promising leads in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Liparulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201700102⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.111596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043731v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel benzylidenephenylpyrrolizinones with pleiotropic activities potentially useful in Alzheimer's disease treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Benzylphenylpyrrolizinones with Anti-amyloid and Radical Scavenging Effects, Potentially Useful in Alzheimer's Disease Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla El kihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.023⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.913-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201700102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043765v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of novel serotonin 4 receptor radiotracers for single photon emission computed tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel benzylidenephenylpyrrolizinones with pleiotropic activities potentially useful in Alzheimer's disease treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cailly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla El Kihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116, pp.90-101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.059⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 114, pp.365-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011098v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Multitarget-Directed Ligands (MTDLs) with Acetylcholinesterase (AChE) Inhibitory and Serotonergic Subtype 4 Receptor (5-HT 4 R) Agonist Activities As Potential Agents against Alzheimer’s Disease: The Design of Donecopride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis and evaluation of novel serotonin 4 receptor radiotracers for single photon emission computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lalut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Katia Hamidouche</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00115⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.90-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043873v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of donecopride, a dual serotonin subtype 4 receptor agonist/acetylcholinesterase inhibitor with potential interest for Alzheimer's disease treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Novel Multitarget-Directed Ligands (MTDLs) with Acetylcholinesterase (AChE) Inhibitory and Serotonergic Subtype 4 Receptor (5-HT 4 R) Agonist Activities As Potential Agents against Alzheimer’s Disease: The Design of Donecopride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Gaven</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1410315111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (7), pp.3172-3187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800439v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of novel indano- and thiaindano-pyrazoles with potential interest for Alzheimer's disease.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design of donecopride, a dual serotonin subtype 4 receptor agonist/acetylcholinesterase inhibitor with potential interest for Alzheimer's disease treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Ballandonne</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (36), pp.E3825--30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1410315111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840942v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800439v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of dual AChE/5-HT4 receptor multi-target directed ligands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of novel indano- and thiaindano-pyrazoles with potential interest for Alzheimer's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ballandonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedChemComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3 (5), pp.627. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 4, pp.925-931</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481533v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of dual AChE/5-HT4 receptor multi-target directed ligands.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis of dual AChE/5-HT4 receptor multi-target directed ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ballandonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedChemComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3, pp.627-634</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 3 (5), pp.627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2md20063e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764795v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthesis of dual AChE/5-HT4 receptor multi-target directed ligands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ballandonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.627-634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Efficient Room-Temperature One-Pot Synthesis of 2-Amino-3-alkyl(3-aryl)quinazolin-4(3H)-ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (15), pp.2785-2788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3318,154 +3614,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a nasal drug delivery composite nanosystem for Alzheimer’s desease treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnet Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Groo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée normande de recherche biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3475,157 +3771,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylcholinesterase Inhibitor Compounds and 5ht4 Serotonergic Receptor Agonists, with Promnesia Effect, Methods for the Preparation Thereof and Pharmaceutical Compositions Containing Same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2014195593 (A2). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3693,51 +3989,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E6B4617"/>
+    <w:nsid w:val="176C9214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3924,51 +4220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-lecoutey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4725-7738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297207v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiselin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpp/rgaf041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760765v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116975" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578611v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mistretta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena Cimino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48269-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15102382" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkov&#225;-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092536" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543776.2020.1767587" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songuigama Coulibaly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Buchieri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112821" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Payan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59805-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Camacho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nowoczyn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108286" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00148" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152786" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Karila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.064" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Liparulo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111596" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jourdan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El&#8197;kihel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Kihel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Tournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cailly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.059" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481533v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Butt-Gueulle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2md20063e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fossey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnet Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02042939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-lecoutey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4725-7738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05573086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pokorny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kumar Singh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gangneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Culley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877261424925" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiselin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpp/rgaf041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116975" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mistretta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena Cimino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48269-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15102382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113059" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkov&#225;-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092536" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14964" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543776.2020.1767587" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songuigama Coulibaly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Buchieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112821" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Payan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59805-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021820v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Camacho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nowoczyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108286" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00148" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152786" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Karila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Liparulo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111596" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jourdan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El&#8197;kihel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Kihel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBFMH9N1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Tournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.059" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Butt-Gueulle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2md20063e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fossey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnet Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02042939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>