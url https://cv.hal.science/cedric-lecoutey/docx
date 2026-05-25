--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -1214,291 +1214,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donecopride, a Swiss army knife with potential interest against Alzheimer's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rochais</w:t>
+                <w:t xml:space="preserve">Therapeutic modulators of the serotonin 5-HT4 receptor: a patent review (2014-present)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Claeysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.14964⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Therapeutic Patents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (7), pp.495-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13543776.2020.1767587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428730v1</w:t>
+                <w:t xml:space="preserve">hal-02863879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic modulators of the serotonin 5-HT4 receptor: a patent review (2014-present)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Donecopride, a Swiss army knife with potential interest against Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lanthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Claeysen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Therapeutic Patents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (7), pp.495-508. </w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 177 (9), pp.1988-2005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13543776.2020.1767587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bph.14964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863879v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenanthrolinic analogs of quinolones show antibacterial activity against M. tuberculosis</w:t>
               </w:r>
@@ -2288,51 +2288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel multi target-directed ligands targeting 5-HT4 receptors with in cellulo antioxidant properties as promising leads in Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2862,77 +2862,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 58 (7), pp.3172-3187. </w:t>
@@ -3009,64 +3009,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (36), pp.E3825--30. </w:t>
@@ -3989,51 +3989,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="176C9214"/>
+    <w:nsid w:val="F9C69D67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4220,51 +4220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-lecoutey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4725-7738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05573086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pokorny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kumar Singh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gangneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Culley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877261424925" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiselin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpp/rgaf041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116975" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mistretta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena Cimino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48269-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15102382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113059" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkov&#225;-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092536" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14964" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543776.2020.1767587" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songuigama Coulibaly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Buchieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112821" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Payan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59805-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021820v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Camacho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nowoczyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108286" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00148" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152786" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Karila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Liparulo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111596" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jourdan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El&#8197;kihel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Kihel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBFMH9N1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Tournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.059" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Butt-Gueulle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2md20063e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fossey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnet Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02042939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-lecoutey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4725-7738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05573086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pokorny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kumar Singh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gangneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Culley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877261424925" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiselin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpp/rgaf041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116975" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mistretta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena Cimino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48269-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15102382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113059" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkov&#225;-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092536" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543776.2020.1767587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14964" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songuigama Coulibaly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Buchieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112821" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Payan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59805-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021820v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Camacho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nowoczyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108286" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00148" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152786" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Karila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Liparulo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111596" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jourdan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El&#8197;kihel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Kihel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBFMH9N1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Tournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.059" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Butt-Gueulle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2md20063e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fossey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnet Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02042939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>