--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -750,209 +750,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMBINATORICS OF GENERALIZED EXPONENTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Keys and Demazure crystals for Kac-Moody algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Lenart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (16), pp.4942-4992. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (4), pp.325-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imrn/rny157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/JCA/46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560815v1</w:t>
+                <w:t xml:space="preserve">hal-02292653v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keys and Demazure crystals for Kac-Moody algebras</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COMBINATORICS OF GENERALIZED EXPONENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Lenart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (4), pp.325-358. </w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (16), pp.4942-4992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/JCA/46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rny157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292653v3</w:t>
+                <w:t xml:space="preserve">hal-01560815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic functions on multiplicative graphs and inverse Pitman transform on infinite random paths</w:t>
               </w:r>
@@ -1382,204 +1382,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618241v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditioned one-way simple random walk and representation theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combinatorial decomposition of higher level Fock spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, ANR-12-JS01-0003 (3), 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670834v1</w:t>
+                <w:t xml:space="preserve">hal-00669336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combinatorial decomposition of higher level Fock spaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditioned one-way simple random walk and representation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, ANR-12-JS01-0003 (3), 18 p</w:t>
+              <w:t xml:space="preserve">SLC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669336v1</w:t>
+                <w:t xml:space="preserve">hal-00670834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorization of the canonical bases for higher level Fock spaces</w:t>
               </w:r>
@@ -2878,51 +2878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="206FF7A6"/>
+    <w:nsid w:val="7E17940F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3109,51 +3109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-lecouvey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069870586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944881v3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerber Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sorlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2021.12.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guilhot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C62257878" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lenart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416094v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/DM/810" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691407v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarrago" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/alco.147" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny157" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292653v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JCA/46" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061664v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140707v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.34" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833657v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guilhot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089515000142" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618241v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417495v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Ariki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0013091510000519" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525592v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315397v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151866v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349853v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom Eliahou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kervaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2008.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269840v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003733v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-006-9020-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003061v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2005.07.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199055v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-44465-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44465-9_11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-lecouvey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069870586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944881v3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerber Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sorlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2021.12.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guilhot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C62257878" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lenart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416094v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/DM/810" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691407v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarrago" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/alco.147" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292653v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JCA/46" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061664v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140707v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.34" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833657v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guilhot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089515000142" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618241v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417495v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Ariki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0013091510000519" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525592v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315397v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151866v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349853v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom Eliahou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kervaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2008.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269840v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003733v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-006-9020-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003061v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2005.07.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199055v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-44465-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44465-9_11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>