--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -568,239 +568,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cores of Ariki-Koike algebras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alcove random walks, k-Schur functions and the minimal boundary of the k-bounded partition poset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lecouvey</w:t>
+                <w:t xml:space="preserve">Pierre Tarrago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documenta Mathematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26, pp.103-124. </w:t>
+              <w:t xml:space="preserve">Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.241-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/DM/810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/alco.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416094v2</w:t>
+                <w:t xml:space="preserve">hal-01691407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcove random walks, k-Schur functions and the minimal boundary of the k-bounded partition poset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cores of Ariki-Koike algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tarrago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (2), pp.241-272. </w:t>
+              <w:t xml:space="preserve">Documenta Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.103-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/alco.147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/DM/810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691407v2</w:t>
+                <w:t xml:space="preserve">hal-02416094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keys and Demazure crystals for Kac-Moody algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1388,51 +1388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combinatorial decomposition of higher level Fock spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1578,51 +1578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorization of the canonical bases for higher level Fock spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susumu Ariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1777,51 +1777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modular branching rule for affine Hecke algebras of type A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susumu Ariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1859,51 +1859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal isomorphisms for irreducible highest weight $U_{v}{\hat{sl}}_{e})$-modules of higher level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1941,51 +1941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashiwara and Zelevinsky involutions in affine type A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2127,51 +2127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Mullineux involution for Ariki-Koike algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2497,320 +2497,421 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASICS ON POSITIVELY MULTIPLICATIVE GRAPHS AND ALGEBRAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Guilhot</w:t>
+                <w:t xml:space="preserve">Entropy of affine permutations and universality of affine atomic lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chapelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671518v1</w:t>
+                <w:t xml:space="preserve">hal-05574086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théorème de renouvellement multi-dimensionnel, dans le &amp;quot;cas lattice&amp;quot;.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BASICS ON POSITIVELY MULTIPLICATIVE GRAPHS AND ALGEBRAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522875v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le théorème de renouvellement multi-dimensionnel, dans le &amp;quot;cas lattice&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On linear versions of some addition theorems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalom Eliahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2878,51 +2979,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E17940F"/>
+    <w:nsid w:val="354E3116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3109,51 +3210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-lecouvey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069870586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944881v3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerber Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sorlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2021.12.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guilhot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C62257878" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lenart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416094v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/DM/810" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691407v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarrago" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/alco.147" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292653v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JCA/46" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061664v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140707v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.34" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833657v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guilhot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089515000142" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618241v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417495v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Ariki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0013091510000519" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525592v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315397v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151866v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349853v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom Eliahou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kervaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2008.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269840v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003733v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-006-9020-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003061v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2005.07.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199055v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-44465-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44465-9_11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-lecouvey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069870586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944881v3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerber Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sorlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2021.12.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guilhot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C62257878" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lenart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691407v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarrago" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/alco.147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416094v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/DM/810" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292653v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JCA/46" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061664v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140707v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.34" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833657v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guilhot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089515000142" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618241v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417495v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Ariki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0013091510000519" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525592v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315397v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151866v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349853v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom Eliahou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kervaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2008.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269840v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003733v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-006-9020-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003061v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2005.07.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199055v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-44465-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44465-9_11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chapelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>