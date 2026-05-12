--- v0 (2026-03-20)
+++ v1 (2026-05-12)
@@ -1622,1230 +1622,1230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variation in organic matter supply in kelp forests: linking structure to trophic functioning</w:t>
+                <w:t xml:space="preserve">Trophic significance of kelps in kelp communities in Brittany (France) inferred from isotopic comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Levesue</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 494, pp.87-105. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (12), pp.3249-3258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps10564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-013-2306-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255950v1</w:t>
+                <w:t xml:space="preserve">hal-00852265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure/Function analysis of a type iii polyketide synthase in the brown alga Ectocarpus siliculosus reveals a biochemical pathway in phlorotannin monomer biosynthesis.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroglobins, pivotal proteins associated with emerging neural systems and precursors of metazoan globin diversity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric J-J Leroux</w:t>
+                <w:t xml:space="preserve">Christophe Lechauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+                <w:t xml:space="preserve">Muriel Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Leblanc</w:t>
+                <w:t xml:space="preserve">Laurent Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Correc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.113.111336⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (10), pp.6957-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.407601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946788v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic significance of kelps in kelp communities in Brittany (France) inferred from isotopic comparisons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Laurent</w:t>
+                <w:t xml:space="preserve">Structure/Function analysis of a type iii polyketide synthase in the brown alga Ectocarpus siliculosus reveals a biochemical pathway in phlorotannin monomer biosynthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric J-J Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (8), pp.3089-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.113.111336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-013-2306-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00852265v1</w:t>
+                <w:t xml:space="preserve">hal-00946788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroglobins, pivotal proteins associated with emerging neural systems and precursors of metazoan globin diversity.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Kiger</w:t>
+                <w:t xml:space="preserve">Temporal variation in organic matter supply in kelp forests: linking structure to trophic functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Correc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Levesue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Davoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 288 (10), pp.6957-67. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 494, pp.87-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.407601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps10564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020584v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food web structure within kelp holdfasts (Laminaria): a stable isotope study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+                <w:t xml:space="preserve">Food web analysis in intertidal Zostera marina and Zostera noltii communities in winter and summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Davoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0485.2011.00487.x⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (1), pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-011-1796-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255961v1</w:t>
+                <w:t xml:space="preserve">hal-01255957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of bacterivory and preferential selection toward diatoms in larvae of Crepidula fornicata (L.) assessed by a dual stable isotope (C-13, N-15) labeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeanthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 70, pp.23-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2012.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and nitrogen asimilation by the suspensionfeding britle-star Ophiothrix fragilis from two localities in the English Chanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Janquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62 (2), pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food web analysis in intertidal Zostera marina and Zostera noltii communities in winter and summer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ouisse</w:t>
+                <w:t xml:space="preserve">Can encapsulated embryos of Crepidula fornicata (L.) use extracapsular dissolved organic matter? An experimental study with a 13C-enriched amino acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Riera</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Davoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-011-1796-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (1), pp.100-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyr044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01255957v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can encapsulated embryos of Crepidula fornicata (L.) use extracapsular dissolved organic matter? An experimental study with a 13C-enriched amino acid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Brante</w:t>
+                <w:t xml:space="preserve">Food web structure within kelp holdfasts (Laminaria): a stable isotope study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (3), pp.370-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0485.2011.00487.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyr044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218829v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale variations of food web functioning within a rocky shore invertebrate community</w:t>
               </w:r>
@@ -2947,51 +2947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater seepages and ephemeral macroalgae proliferation in an intertidal bay: I Effect on benthic community structure and food web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3328,259 +3328,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology of the rocky shore community associated with the Ascophyllum nodosum zone (Roscoff, France): A delta C-13 vs delta N-15 investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trophic significance of the kelp Laminaria digitata (Lamour.) for the associated food web: a between-sites comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Riera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Escaravage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 81 (1), pp.143-148. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 85 (4), pp.565-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.10.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255980v1</w:t>
+                <w:t xml:space="preserve">hal-01255981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic significance of the kelp Laminaria digitata (Lamour.) for the associated food web: a between-sites comparison</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trophic ecology of the rocky shore community associated with the Ascophyllum nodosum zone (Roscoff, France): A delta C-13 vs delta N-15 investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Escaravage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 85 (4), pp.565-572. </w:t>
+              <w:t xml:space="preserve">, 2009, 81 (1), pp.143-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255981v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3975,51 +3975,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B0AA98E"/>
+    <w:nsid w:val="63A8A891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4206,51 +4206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-leroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9225-1234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Samir Mansour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Juel Hansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drix Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14983.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Bettignies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartvig Christie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o N Franco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04936-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Legrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12495" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordeyne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mign&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Bertaud Du Chazaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.12.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Droual" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2016.1164318" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Laurans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M-L J. No&#235;l" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGJF5TVG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Levesue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10564" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00946788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric J-J Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.111336" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00852265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2306-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NC5VG9C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01020584v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechauve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kiger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Correc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.407601" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255961v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2011.00487.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WZ8PXG8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Edmond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.02.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRSGCWR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Janquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muths" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-011-1796-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76EA343497AC34004C41D3CCC0D1EB8EBC8D8B66/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218829v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyr044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255968v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-010-1586-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FFF051B3CB0BFEDB0600CF3B1CFA7807AB849F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.10.034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LKVCL4B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.09.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3MR8QM6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255976v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-009-1316-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5N5L428V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escaravage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKQHMHCT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255981v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.09.027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HM1X2DF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145502v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dartevelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.11.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-leroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9225-1234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Samir Mansour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Juel Hansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drix Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14983.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Bettignies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartvig Christie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o N Franco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04936-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Legrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12495" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordeyne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mign&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Bertaud Du Chazaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.12.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Droual" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2016.1164318" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Laurans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M-L J. No&#235;l" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGJF5TVG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00852265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2306-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NC5VG9C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01020584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechauve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kiger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Correc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.407601" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00946788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric J-J Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.111336" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Levesue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10564" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-011-1796-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76EA343497AC34004C41D3CCC0D1EB8EBC8D8B66/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Edmond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.02.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRSGCWR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Janquin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muths" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brante" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyr044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2011.00487.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WZ8PXG8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255968v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-010-1586-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FFF051B3CB0BFEDB0600CF3B1CFA7807AB849F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.10.034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LKVCL4B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.09.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3MR8QM6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255976v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-009-1316-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5N5L428V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255981v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.09.027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HM1X2DF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255980v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escaravage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKQHMHCT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145502v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dartevelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.11.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>