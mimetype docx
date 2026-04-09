--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -2109,51 +2109,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2260,2264 +2260,2225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModACT -Proposition d’une méthodologie de recherche pour l’étude des interactions humains-agent conversationnel textuel en milieu écologique : application pour des tâches d’Ingénierie Système.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'histoire comme vecteur de découverte des facteurs d'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModACT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lab for User Cognition &amp; Innovative Design (LUCID); Luxembourg Institute of Science and Technology (LIST), May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681012v1</w:t>
+                <w:t xml:space="preserve">hal-05244945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing products for material simplifiers: antinomy or prospective for design?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DESIGN 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Cavtat - Dubrovnik, Croatia. pp.1409-1416, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/pds.2024.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study for Analyzing Systems Engineer-Conversational GenAI Interaction: A Case Study for Requirements Development and Validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">ModACT -Proposition d’une méthodologie de recherche pour l’étude des interactions humains-agent conversationnel textuel en milieu écologique : application pour des tâches d’Ingénierie Système.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSI2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCOSE, Aug 2024, Jeju Island (South Korea), France</w:t>
+              <w:t xml:space="preserve">ModACT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab for User Cognition &amp; Innovative Design (LUCID); Luxembourg Institute of Science and Technology (LIST), May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680991v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et opportunités à la réparation dans les repair cafés : pour une transition vers des produits plus responsables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Mazudie</w:t>
+                <w:t xml:space="preserve">A Pilot Study for Analyzing Systems Engineer-Conversational GenAI Interaction: A Case Study for Requirements Development and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème colloque national S.mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S.mart, May 2023, Carry le Rouet, France, France</w:t>
+              <w:t xml:space="preserve">HSI2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCOSE, Aug 2024, Jeju Island (South Korea), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104019v1</w:t>
+                <w:t xml:space="preserve">hal-04680991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BARRIERS AND OPPORTUNITIES TO REPAIR IN REPAIR CAFES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freins et opportunités à la réparation dans les repair cafés : pour une transition vers des produits plus responsables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Mazudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Laura Mazudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED23 - 24th International Conference on Engineering Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S.mart, May 2023, Carry le Rouet, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157887v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et opportunités à la réparation dans les repair cafés : pour une transition vers des produits plus responsables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">BARRIERS AND OPPORTUNITIES TO REPAIR IN REPAIR CAFES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Laura Mazudie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICED23 - 24th International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.727-736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398039v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The co-design cognitive process: Impacts of a Spatial Augmented Reality platform.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Poulin</w:t>
+                <w:t xml:space="preserve">Freins et opportunités à la réparation dans les repair cafés : pour une transition vers des produits plus responsables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Laura Mazudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL DESIGN CONFERENCE –DESIGN 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867122v1</w:t>
+                <w:t xml:space="preserve">hal-04398039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of socio-cognitive activities during co- creative design supported by spatialized augmented reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The co-design cognitive process: Impacts of a Spatial Augmented Reality platform.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Conference on Design Creativity (ICDC2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35199/ICDC.2020⟩</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL DESIGN CONFERENCE –DESIGN 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsd.2020.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924279v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’activité de co-conception : influence d’un artefact mixte et contribution de la fonction gestuelle dans un environnement de réalité augmentée spatiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Poulin</w:t>
+                <w:t xml:space="preserve">An analysis of socio-cognitive activities during co- creative design supported by spatialized augmented reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales EPIQUE 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Sixth International Conference on Design Creativity (ICDC2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Oulu, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35199/ICDC.2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546257v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the co-design activity: influence of a mixed artifact and contribution of the gestural function in a spatial augmented reality environment</w:t>
+                <w:t xml:space="preserve">Analyse de l’activité de co-conception : influence d’un artefact mixte et contribution de la fonction gestuelle dans un environnement de réalité augmentée spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOSE conference on Human System Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Doctoriales EPIQUE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360201v1</w:t>
+                <w:t xml:space="preserve">hal-02546257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time coding method for capture of artefact-centric interactions in co-creative design sessions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Ben Guefrache</w:t>
+                <w:t xml:space="preserve">Analysis of the co-design activity: influence of a mixed artifact and contribution of the gestural function in a spatial augmented reality environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jamie Alexander O'Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Design Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INCOSE conference on Human System Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803298v1</w:t>
+                <w:t xml:space="preserve">hal-02360201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding schemes for the analysis of ICT supported co-creative designe sessions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niccolo Becattini</w:t>
+                <w:t xml:space="preserve">Real-time coding method for capture of artefact-centric interactions in co-creative design sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ben Guefrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaetano Cascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Masclet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Alexander O'Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL DESIGN CONFERENCE - DESIGN 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21278/idc.2018.0468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640352v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPLORING WAYS TO SPEED UP THE APPLICATION OF METRICS TO ASSESS CO-CREATIVE DESIGN SESSIONS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Coding schemes for the analysis of ICT supported co-creative designe sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Becattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Cascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaetano Cascini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Design Creativity (ICDC2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL DESIGN CONFERENCE - DESIGN 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171420v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal interactions analysis to characterise co-creative design session</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Niccolo Becattini</w:t>
+                <w:t xml:space="preserve">EXPLORING WAYS TO SPEED UP THE APPLICATION OF METRICS TO ASSESS CO-CREATIVE DESIGN SESSIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Dekoninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie O'Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Cascini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t>
+              <w:t xml:space="preserve">The Fifth International Conference on Design Creativity (ICDC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564467v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a co-creative design session through the analysis of multi-modal interactions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niccolò Becattini</w:t>
+                <w:t xml:space="preserve">Multi-modal interactions analysis to characterise co-creative design session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ben Guefrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Becattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 ST INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657260v1</w:t>
+                <w:t xml:space="preserve">hal-01564467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Format effects on the comprehension of movement from static graphics in engineering education</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boujut</w:t>
+                <w:t xml:space="preserve">Characterisation of a co-creative design session through the analysis of multi-modal interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Becattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ben Guefrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Cascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biannual Conference of the European Association of Research on Learning and Instruction (EARLI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">21 ST INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051018v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation analysis in an upstream phase of an innovation project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+                <w:t xml:space="preserve">Format effects on the comprehension of movement from static graphics in engineering education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kasatkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Vries (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th internationale conference on engineering design ICED 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Mechanical Engineering, Politecnico di Milano, Jul 2015, Milano, Italy. pp.407</w:t>
+              <w:t xml:space="preserve">Biannual Conference of the European Association of Research on Learning and Instruction (EARLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205548v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’un dispositif de type fab-lab dans un contexte industriel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Trivery</w:t>
+                <w:t xml:space="preserve">Argumentation analysis in an upstream phase of an innovation project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abou Eddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Colloque National AIP-Priméca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
+              <w:t xml:space="preserve">20th internationale conference on engineering design ICED 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Mechanical Engineering, Politecnico di Milano, Jul 2015, Milano, Italy. pp.407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240991v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the argumentation in an upstream phase of an innovation project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+                <w:t xml:space="preserve">Etude des représentations des résultats d'ACV dans les phases critiques d'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boujut</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale à la 14ème colloque national Produits, Procédés, Systèmes intelligent et durable</w:t>
+              <w:t xml:space="preserve">14ème colloque national AIP-Primeca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01352066v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des représentations des résultats d'ACV dans les phases critiques d'interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Charbonnel</w:t>
+                <w:t xml:space="preserve">Analysing the argumentation in an upstream phase of an innovation project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abou Eddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque national AIP-Primeca</w:t>
+              <w:t xml:space="preserve">Conférence internationale à la 14ème colloque national Produits, Procédés, Systèmes intelligent et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467934v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01352066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions cognitive des représentations mobilisées en séance de créativité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erica de Vries</w:t>
+                <w:t xml:space="preserve">Analyse d’un dispositif de type fab-lab dans un contexte industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Trivery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque national AIP-Primeca</w:t>
+              <w:t xml:space="preserve">14e Colloque National AIP-Priméca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467936v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of ambiguity, a cognitive function of representations during idea generation</w:t>
+                <w:t xml:space="preserve">Fonctions cognitive des représentations mobilisées en séance de créativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kasatkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica de Vries</w:t>
@@ -4535,1175 +4496,1188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Internationale conference on engineering design ICED 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Milano, Italy. pp.339</w:t>
+              <w:t xml:space="preserve">14ème colloque national AIP-Primeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205536v1</w:t>
+                <w:t xml:space="preserve">hal-01467936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-Change for Zoomable TUIs: Opportunities and Limits of a Resizable Slider</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Coutrix</w:t>
+                <w:t xml:space="preserve">Modulation of ambiguity, a cognitive function of representations during idea generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kasatkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Internationale conference on engineering design ICED 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milano, Italy. pp.339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240726v1</w:t>
+                <w:t xml:space="preserve">hal-01205536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Devices Evaluation for Industrial Use</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibault Louis</w:t>
+                <w:t xml:space="preserve">Shape-Change for Zoomable TUIs: Opportunities and Limits of a Resizable Slider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-VR 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.349-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119212v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative assessment of a collaborative multi-user tool for enhancing the daily replanning and control of visits in Home Care services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lanzarone Ettore</w:t>
+                <w:t xml:space="preserve">Haptic Devices Evaluation for Industrial Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Iacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogInfoCom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Vitré, Italy</w:t>
+              <w:t xml:space="preserve">EURO-VR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURO-VR, Dec 2014, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424040v1</w:t>
+                <w:t xml:space="preserve">hal-01119212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying dimensions of socio-technical tools for innovative design and engineering education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erica Vries (de)</w:t>
+                <w:t xml:space="preserve">Qualitative assessment of a collaborative multi-user tool for enhancing the daily replanning and control of visits in Home Care services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanzarone Ettore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boujut</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARLI SIG 2 Comprehension of text and graphics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">CogInfoCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Vitré, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051124v1</w:t>
+                <w:t xml:space="preserve">hal-01424040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agility in home-care replanning through co-operation with graphical metaphors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etorre Lanzarone</w:t>
+                <w:t xml:space="preserve">Identifying dimensions of socio-technical tools for innovative design and engineering education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kasatkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Vries (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.2</w:t>
+              <w:t xml:space="preserve">EARLI SIG 2 Comprehension of text and graphics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923495v1</w:t>
+                <w:t xml:space="preserve">hal-02051124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration enhancement through tangible metaphores: application to home care rescheduling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Agility in home-care replanning through co-operation with graphical metaphors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etorre Lanzarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogInfoComm2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Budapest, Hungary. pp.5</w:t>
+              <w:t xml:space="preserve">JVRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923494v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gathering alternative solutions for new requirements in manufacturing company: Collaborative Process with Data Visualization and Interaction Support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Sadeghi</w:t>
+                <w:t xml:space="preserve">Collaboration enhancement through tangible metaphores: application to home care rescheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etorre Lanzarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th CIRP Conference on Manufacturing Systems 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CogInfoComm2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Budapest, Hungary. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702483v1</w:t>
+                <w:t xml:space="preserve">hal-00923494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and interactive tool for product development process enhancement: towards intuitive support of co-located project review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Gathering alternative solutions for new requirements in manufacturing company: Collaborative Process with Data Visualization and Interaction Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35758-9_19⟩</w:t>
+              <w:t xml:space="preserve">45th CIRP Conference on Manufacturing Systems 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Athens, Greece. pp.465-470, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2012.07.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702481v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A procedure to ease usage of VR technology for enhancing Product Lifecycle Management vision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Visual and interactive tool for product development process enhancement: towards intuitive support of co-located project review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Product Lifecycle Management (PLM11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montreal, QC, Canada. pp.213-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35758-9_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577067v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Potential of 3D Visualization Techniques for Usage in Collaborative Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wessel Wits</w:t>
+                <w:t xml:space="preserve">A procedure to ease usage of VR technology for enhancing Product Lifecycle Management vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st CIRP Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">8th International Conference on Product Lifecycle Management (PLM11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577063v1</w:t>
+                <w:t xml:space="preserve">hal-00577067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annotation tool to ease interactions and design decisions making report in project review context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe René Marin</w:t>
+                <w:t xml:space="preserve">Exploring the Potential of 3D Visualization Techniques for Usage in Collaborative Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessel Wits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Congress on Manufacturing and Management 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bangkok, Thailand. pp.62-71</w:t>
+              <w:t xml:space="preserve">21st CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540180v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using situated FBS to model design interactions in a distant synchronous collaborative situation</w:t>
               </w:r>
@@ -5765,151 +5739,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An instrumented process to support user-centred design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An annotation tool to ease interactions and design decisions making report in project review context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Product Lifecycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">Global Congress on Manufacturing and Management 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bangkok, Thailand. pp.62-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531558v1</w:t>
+                <w:t xml:space="preserve">hal-00540180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared representations: dyadic and triadic perspectives in work and training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5925,264 +5886,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">coop'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Aix en Provence, France. pp.253-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiating engineers to distant collaboration: which scenario for a collaborative platform?</w:t>
+                <w:t xml:space="preserve">An instrumented process to support user-centred design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boujut</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering and Product Design Education: EPDE 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th International Conference on Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381222v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser beam trajectory generation for micro-manufacturing with a two-photon polymerization technique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initiating engineers to distant collaboration: which scenario for a collaborative platform?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, New York, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">Engineering and Product Design Education: EPDE 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383096v1</w:t>
+                <w:t xml:space="preserve">hal-00381222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D/3D spiral hatching generation and surface roughness observation in TPP micro-fabrication</w:t>
               </w:r>
@@ -6287,562 +6231,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle produit pour la conception des MEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Museau</w:t>
+                <w:t xml:space="preserve">Laser beam trajectory generation for micro-manufacturing with a two-photon polymerization technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao-Yaug Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, New York, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182544v1</w:t>
+                <w:t xml:space="preserve">hal-00383096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A product-model suitable for microproducts specificities</w:t>
+                <w:t xml:space="preserve">Vers un modèle produit pour la conception des MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Management of Innovative Technologies, MIT' 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Fiesa, Slovenia. pp.CD</w:t>
+              <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186511v1</w:t>
+                <w:t xml:space="preserve">hal-00182544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From board to screen: initiation of engineers into collaborative design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A product-model suitable for microproducts specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning with games 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nice, France. pp.569-576</w:t>
+              <w:t xml:space="preserve">9th International Conference on Management of Innovative Technologies, MIT' 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Fiesa, Slovenia. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179067v1</w:t>
+                <w:t xml:space="preserve">hal-00186511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of MEDM Electrodes Made with Water Jet Machining</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From board to screen: initiation of engineers into collaborative design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4M 2006 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Grenoble, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Learning with games 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nice, France. pp.569-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381830v1</w:t>
+                <w:t xml:space="preserve">hal-00179067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which tool to better support collaborative design?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El-Hadi Mechekour</w:t>
+                <w:t xml:space="preserve">Characteristics of MEDM Electrodes Made with Water Jet Machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oki Blatnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Orbanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Grenoble, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">The 4M 2006 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Grenoble, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369450v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water jet based tooling strategies for micro production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jurisevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Orbanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Valentincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6904,145 +6878,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS design process: aiming at manufacturability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Museau</w:t>
+                <w:t xml:space="preserve">Which tool to better support collaborative design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Mechekour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.ISBN: 2-9523979-1-0</w:t>
+              <w:t xml:space="preserve">IDMME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Grenoble, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376062v1</w:t>
+                <w:t xml:space="preserve">hal-00369450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MEMS design process: aiming at manufacturability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IDMME 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.ISBN: 2-9523979-1-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Integrated Design of MEMS: Designing Manufacturable Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7051,51 +7120,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIT'05, 8th International Conference on Management of Innovative technologies ; Org. Laboratory for Alternative Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Fiesa, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7105,257 +7174,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Research to Practice in the Design of Cooperative Systems: Results and Open Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dugdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grasso Antonietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parina Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.307, 2012, 978-1-4471-4092-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Research to Practice in the Design of Cooperative Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parina Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.250, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7365,65 +7434,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4.2 Results of the experiments benchmarking the platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Ben Guefrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7431,121 +7500,121 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Becattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] G-SCOP - Laboratoire des sciences pour la conception, l'optimisation et la production. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4.1 Definition of the experimental protocol for a creative design process and Case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Ben Guefrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7553,207 +7622,207 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Becattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] G-SCOP - Laboratoire des sciences pour la conception, l'optimisation et la production. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D1.2 Results from the experimental activities and presentation of the research metrics framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy Mombeshora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Varvatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ben Guefrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] University of Bath. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7763,100 +7832,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une assistance à la synthèse de dispositifs technologiques assurant une liaison mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. INSA de Toulouse, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00008049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7866,105 +7935,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une conception multimétier à une conception ouverte : les enjeux d’une collaboration élargie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université Grenoble Alpes, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04306141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8032,51 +8101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="152E0AC8"/>
+    <w:nsid w:val="534680AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8263,51 +8332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-masclet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3607-8243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073945064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baldacchino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2020.1854122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kasatkina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-020-09591-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Becattini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00683-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03015438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix G&#233;ronimi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Iacob" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Popescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-11-2015-104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1248869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i3y201510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.07.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6S8QS98-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Grave" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yaug Liao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouriau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0017-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;ko Valentincic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oki Blatnik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davorin Kramar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Orbanic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mechekour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2007.016387" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759269" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Suzanne Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Mazudie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Laura Mazudie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.73" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398039v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924279v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/ICDC.2020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546257v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Guefrache" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Cascini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Alexander O'Hare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0468" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie O'Hare" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Dekoninck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giunta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Becattini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051018v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vries (de)" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abou Eddahab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Trivery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charbonnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_27" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119212v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051124v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923495v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etorre Lanzarone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923494v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702483v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sadeghi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2012.07.080" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577067v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessel Wits" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556114v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu Fan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182544v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381830v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orbanic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurisevic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valentincic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blatnik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376062v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasso Antonietta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Grasso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885897v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Mombeshora" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Varvatis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008049v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04306141v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-masclet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3607-8243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073945064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baldacchino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2020.1854122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kasatkina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-020-09591-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Becattini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00683-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03015438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix G&#233;ronimi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Iacob" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Popescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-11-2015-104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1248869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i3y201510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.07.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6S8QS98-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Grave" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yaug Liao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouriau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0017-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;ko Valentincic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oki Blatnik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davorin Kramar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Orbanic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mechekour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2007.016387" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759269" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Suzanne Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.143" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Mazudie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Laura Mazudie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867122v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/ICDC.2020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Guefrache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Cascini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Alexander O'Hare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0468" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie O'Hare" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Dekoninck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giunta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Becattini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vries (de)" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205548v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abou Eddahab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charbonnel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Trivery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_27" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923495v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etorre Lanzarone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sadeghi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2012.07.080" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessel Wits" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu Fan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182544v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orbanic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurisevic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valentincic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blatnik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375196v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasso Antonietta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Grasso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Mombeshora" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Varvatis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04306141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>