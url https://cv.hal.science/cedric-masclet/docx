--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -291,378 +291,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-cognitive analysis of evaluation and idea generation activities during co-creative design sessions supported by spatial augmented reality</w:t>
+                <w:t xml:space="preserve">Real-time coding method and tool for artefact-centric interaction analysis in co-design situations assisted by augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Baldacchino</w:t>
+                <w:t xml:space="preserve">Niccolo Becattini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-21. </w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.1141-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21650349.2020.1854122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-020-00683-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064809v1</w:t>
+                <w:t xml:space="preserve">hal-02925874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Format effects in the understanding of motion from kinematic diagrams in engineering education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A socio-cognitive analysis of evaluation and idea generation activities during co-creative design sessions supported by spatial augmented reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Kasatkina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erica de Vries</w:t>
+                <w:t xml:space="preserve">Laetitia Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology and Design Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10798-020-09591-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21650349.2020.1854122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734783v1</w:t>
+                <w:t xml:space="preserve">hal-03064809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time coding method and tool for artefact-centric interaction analysis in co-design situations assisted by augmented reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Format effects in the understanding of motion from kinematic diagrams in engineering education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kasatkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolo Becattini</w:t>
+                <w:t xml:space="preserve">Erica de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14, pp.1141-1157. </w:t>
+              <w:t xml:space="preserve">International Journal of Technology and Design Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-020-00683-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10798-020-09591-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925874v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche technologique : conception d’objets roulants en CP</w:t>
               </w:r>
@@ -1094,51 +1094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for the study of external representations in collaborative settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3027,51 +3027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of socio-cognitive activities during co- creative design supported by spatialized augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3438,51 +3438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coding schemes for the analysis of ICT supported co-creative designe sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Becattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Cascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3661,290 +3661,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal interactions analysis to characterise co-creative design session</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of a co-creative design session through the analysis of multi-modal interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Becattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Ben Guefrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Cascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t>
+              <w:t xml:space="preserve">21 ST INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564467v1</w:t>
+                <w:t xml:space="preserve">hal-01657260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a co-creative design session through the analysis of multi-modal interactions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niccolò Becattini</w:t>
+                <w:t xml:space="preserve">Multi-modal interactions analysis to characterise co-creative design session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ben Guefrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Becattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 ST INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657260v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Format effects on the comprehension of movement from static graphics in engineering education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kasatkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Vries (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4002,502 +4002,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation analysis in an upstream phase of an innovation project</w:t>
+                <w:t xml:space="preserve">Etude des représentations des résultats d'ACV dans les phases critiques d'interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Abou Eddahab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+                <w:t xml:space="preserve">Théo Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine Lund</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boujut</w:t>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th internationale conference on engineering design ICED 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Mechanical Engineering, Politecnico di Milano, Jul 2015, Milano, Italy. pp.407</w:t>
+              <w:t xml:space="preserve">14ème colloque national AIP-Primeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205548v1</w:t>
+                <w:t xml:space="preserve">hal-01467934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des représentations des résultats d'ACV dans les phases critiques d'interaction</w:t>
+                <w:t xml:space="preserve">Analysing the argumentation in an upstream phase of an innovation project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Charbonnel</w:t>
+                <w:t xml:space="preserve">Fatima Abou Eddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque national AIP-Primeca</w:t>
+              <w:t xml:space="preserve">Conférence internationale à la 14ème colloque national Produits, Procédés, Systèmes intelligent et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467934v1</w:t>
+                <w:t xml:space="preserve">halshs-01352066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the argumentation in an upstream phase of an innovation project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+                <w:t xml:space="preserve">Analyse d’un dispositif de type fab-lab dans un contexte industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Trivery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale à la 14ème colloque national Produits, Procédés, Systèmes intelligent et durable</w:t>
+              <w:t xml:space="preserve">14e Colloque National AIP-Priméca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01352066v1</w:t>
+                <w:t xml:space="preserve">hal-01240991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’un dispositif de type fab-lab dans un contexte industriel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Trivery</w:t>
+                <w:t xml:space="preserve">Argumentation analysis in an upstream phase of an innovation project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abou Eddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Colloque National AIP-Priméca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
+              <w:t xml:space="preserve">20th internationale conference on engineering design ICED 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Mechanical Engineering, Politecnico di Milano, Jul 2015, Milano, Italy. pp.407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240991v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions cognitive des représentations mobilisées en séance de créativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kasatkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4548,64 +4548,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of ambiguity, a cognitive function of representations during idea generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kasatkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4967,51 +4967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying dimensions of socio-technical tools for innovative design and engineering education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kasatkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Vries (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5840,51 +5840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared representations: dyadic and triadic perspectives in work and training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6356,299 +6356,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle produit pour la conception des MEMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From board to screen: initiation of engineers into collaborative design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Learning with games 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nice, France. pp.569-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182544v1</w:t>
+                <w:t xml:space="preserve">hal-00179067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A product-model suitable for microproducts specificities</w:t>
+                <w:t xml:space="preserve">Vers un modèle produit pour la conception des MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Management of Innovative Technologies, MIT' 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Fiesa, Slovenia. pp.CD</w:t>
+              <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186511v1</w:t>
+                <w:t xml:space="preserve">hal-00182544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From board to screen: initiation of engineers into collaborative design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A product-model suitable for microproducts specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning with games 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nice, France. pp.569-576</w:t>
+              <w:t xml:space="preserve">9th International Conference on Management of Innovative Technologies, MIT' 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Fiesa, Slovenia. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179067v1</w:t>
+                <w:t xml:space="preserve">hal-00186511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of MEDM Electrodes Made with Water Jet Machining</w:t>
               </w:r>
@@ -7487,51 +7487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Becattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7609,51 +7609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Becattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8101,51 +8101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="534680AF"/>
+    <w:nsid w:val="37491839"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8332,51 +8332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-masclet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3607-8243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073945064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baldacchino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2020.1854122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kasatkina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-020-09591-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Becattini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00683-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03015438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix G&#233;ronimi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Iacob" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Popescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-11-2015-104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1248869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i3y201510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.07.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6S8QS98-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Grave" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yaug Liao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouriau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0017-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;ko Valentincic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oki Blatnik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davorin Kramar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Orbanic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mechekour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2007.016387" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759269" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Suzanne Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.143" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Mazudie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Laura Mazudie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867122v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/ICDC.2020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Guefrache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Cascini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Alexander O'Hare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0468" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie O'Hare" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Dekoninck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giunta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Becattini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vries (de)" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205548v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abou Eddahab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charbonnel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Trivery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_27" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923495v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etorre Lanzarone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sadeghi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2012.07.080" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessel Wits" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu Fan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182544v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orbanic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurisevic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valentincic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blatnik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375196v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasso Antonietta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Grasso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Mombeshora" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Varvatis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04306141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-masclet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3607-8243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073945064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Becattini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00683-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baldacchino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2020.1854122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kasatkina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-020-09591-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03015438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix G&#233;ronimi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Iacob" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Popescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-11-2015-104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1248869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i3y201510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.07.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6S8QS98-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Grave" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yaug Liao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouriau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0017-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;ko Valentincic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oki Blatnik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davorin Kramar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Orbanic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mechekour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2007.016387" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759269" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Suzanne Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.143" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Mazudie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Laura Mazudie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867122v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/ICDC.2020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Guefrache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Cascini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Alexander O'Hare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0468" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie O'Hare" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Dekoninck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giunta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Becattini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vries (de)" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charbonnel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abou Eddahab" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Trivery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_27" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923495v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etorre Lanzarone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sadeghi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2012.07.080" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessel Wits" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu Fan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orbanic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurisevic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valentincic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blatnik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375196v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasso Antonietta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Grasso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Mombeshora" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Varvatis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04306141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>