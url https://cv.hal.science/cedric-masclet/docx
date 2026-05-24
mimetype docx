--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -291,378 +291,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time coding method and tool for artefact-centric interaction analysis in co-design situations assisted by augmented reality</w:t>
+                <w:t xml:space="preserve">A socio-cognitive analysis of evaluation and idea generation activities during co-creative design sessions supported by spatial augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolo Becattini</w:t>
+                <w:t xml:space="preserve">Laetitia Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14, pp.1141-1157. </w:t>
+              <w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-020-00683-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21650349.2020.1854122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925874v1</w:t>
+                <w:t xml:space="preserve">hal-03064809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-cognitive analysis of evaluation and idea generation activities during co-creative design sessions supported by spatial augmented reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Format effects in the understanding of motion from kinematic diagrams in engineering education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kasatkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Baldacchino</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21650349.2020.1854122⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Technology and Design Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10798-020-09591-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064809v1</w:t>
+                <w:t xml:space="preserve">hal-02734783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Format effects in the understanding of motion from kinematic diagrams in engineering education</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time coding method and tool for artefact-centric interaction analysis in co-design situations assisted by augmented reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica de Vries</w:t>
+                <w:t xml:space="preserve">Niccolo Becattini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology and Design Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.1141-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10798-020-09591-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-020-00683-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734783v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche technologique : conception d’objets roulants en CP</w:t>
               </w:r>
@@ -1094,51 +1094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for the study of external representations in collaborative settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3027,51 +3027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of socio-cognitive activities during co- creative design supported by spatialized augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3438,51 +3438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coding schemes for the analysis of ICT supported co-creative designe sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Becattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Cascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3805,51 +3805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal interactions analysis to characterise co-creative design session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Ben Guefrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Becattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3900,51 +3900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Format effects on the comprehension of movement from static graphics in engineering education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kasatkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Vries (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4218,286 +4218,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01352066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’un dispositif de type fab-lab dans un contexte industriel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Trivery</w:t>
+                <w:t xml:space="preserve">Argumentation analysis in an upstream phase of an innovation project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abou Eddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Colloque National AIP-Priméca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
+              <w:t xml:space="preserve">20th internationale conference on engineering design ICED 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Mechanical Engineering, Politecnico di Milano, Jul 2015, Milano, Italy. pp.407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240991v1</w:t>
+                <w:t xml:space="preserve">hal-01205548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation analysis in an upstream phase of an innovation project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+                <w:t xml:space="preserve">Analyse d’un dispositif de type fab-lab dans un contexte industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Trivery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th internationale conference on engineering design ICED 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Mechanical Engineering, Politecnico di Milano, Jul 2015, Milano, Italy. pp.407</w:t>
+              <w:t xml:space="preserve">14e Colloque National AIP-Priméca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205548v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions cognitive des représentations mobilisées en séance de créativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kasatkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4548,64 +4548,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of ambiguity, a cognitive function of representations during idea generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kasatkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4967,51 +4967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying dimensions of socio-technical tools for innovative design and engineering education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kasatkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Vries (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5840,51 +5840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared representations: dyadic and triadic perspectives in work and training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6356,299 +6356,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From board to screen: initiation of engineers into collaborative design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un modèle produit pour la conception des MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning with games 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nice, France. pp.569-576</w:t>
+              <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179067v1</w:t>
+                <w:t xml:space="preserve">hal-00182544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle produit pour la conception des MEMS</w:t>
+                <w:t xml:space="preserve">A product-model suitable for microproducts specificities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">9th International Conference on Management of Innovative Technologies, MIT' 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Fiesa, Slovenia. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182544v1</w:t>
+                <w:t xml:space="preserve">hal-00186511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A product-model suitable for microproducts specificities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From board to screen: initiation of engineers into collaborative design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Management of Innovative Technologies, MIT' 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Fiesa, Slovenia. pp.CD</w:t>
+              <w:t xml:space="preserve">Learning with games 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nice, France. pp.569-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186511v1</w:t>
+                <w:t xml:space="preserve">hal-00179067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of MEDM Electrodes Made with Water Jet Machining</w:t>
               </w:r>
@@ -7487,51 +7487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Becattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7609,51 +7609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Becattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8101,51 +8101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37491839"/>
+    <w:nsid w:val="3C9D3C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8332,51 +8332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-masclet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3607-8243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073945064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Becattini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00683-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baldacchino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2020.1854122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kasatkina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-020-09591-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03015438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix G&#233;ronimi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Iacob" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Popescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-11-2015-104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1248869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i3y201510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.07.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6S8QS98-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Grave" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yaug Liao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouriau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0017-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;ko Valentincic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oki Blatnik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davorin Kramar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Orbanic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mechekour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2007.016387" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759269" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Suzanne Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.143" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Mazudie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Laura Mazudie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867122v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/ICDC.2020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Guefrache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Cascini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Alexander O'Hare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0468" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie O'Hare" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Dekoninck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giunta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Becattini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vries (de)" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charbonnel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abou Eddahab" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Trivery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_27" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923495v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etorre Lanzarone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sadeghi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2012.07.080" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessel Wits" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu Fan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orbanic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurisevic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valentincic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blatnik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375196v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasso Antonietta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Grasso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Mombeshora" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Varvatis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04306141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-masclet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3607-8243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073945064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baldacchino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2020.1854122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kasatkina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-020-09591-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Becattini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00683-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03015438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix G&#233;ronimi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Iacob" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Popescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-11-2015-104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1248869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i3y201510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.07.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6S8QS98-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Grave" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yaug Liao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouriau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0017-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;ko Valentincic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oki Blatnik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davorin Kramar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Orbanic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mechekour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2007.016387" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759269" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Suzanne Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.143" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Mazudie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Laura Mazudie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867122v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/ICDC.2020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Guefrache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Cascini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Alexander O'Hare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0468" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie O'Hare" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Dekoninck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giunta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Becattini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vries (de)" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charbonnel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abou Eddahab" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Trivery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_27" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923495v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etorre Lanzarone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sadeghi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2012.07.080" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessel Wits" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu Fan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182544v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orbanic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurisevic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valentincic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blatnik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375196v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasso Antonietta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Grasso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Mombeshora" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Varvatis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04306141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>