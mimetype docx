--- v1 (2026-03-26)
+++ v2 (2026-05-01)
@@ -577,831 +577,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Phageome and Prophages in French Cider, a Fermented Beverage</w:t>
+                <w:t xml:space="preserve">Methane production and microbial community acclimation of five manure inocula during psychrophilic anaerobic digestion of swine manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+                <w:t xml:space="preserve">Thomas Lendormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Kaïs Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10061203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 340, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.130772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693766v1</w:t>
+                <w:t xml:space="preserve">hal-03574579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular approaches to uncover phage-lactic acid bacteria interactions in a model community simulating fermented beverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 107, pp.104069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane production and microbial community acclimation of five manure inocula during psychrophilic anaerobic digestion of swine manure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.130772⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03574579v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Enault</w:t>
+                <w:t xml:space="preserve">Impacts of disinfected wastewater irrigation on soil characteristics, microbial community composition, and crop yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lays Paulino Leonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerusa Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16120⟩</w:t>
+              <w:t xml:space="preserve">Blue-Green Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.247-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/bgs.2022.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727436v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of disinfected wastewater irrigation on soil characteristics, microbial community composition, and crop yield</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerusa Schneider</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue-Green Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/bgs.2022.126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03894086v1</w:t>
+                <w:t xml:space="preserve">hal-03727436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+                <w:t xml:space="preserve">Investigation of the Phageome and Prophages in French Cider, a Fermented Beverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Conteau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Franchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.1203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10061203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03585428v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulent Phages Isolated from a Smear-Ripened Cheese Are Also Detected in Reservoirs of the Cheese Factory</w:t>
               </w:r>
@@ -1789,103 +1789,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 346, pp.126612. </w:t>
@@ -1917,429 +1917,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and functional characterization of an allochthonous consortium applied to hydrogen production from Citrus Peel Waste in batch reactor in optimized conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Denitrifying bio-cathodes developed from constructed wetland sediments exhibit electroactive nitrate reducing biofilms dominated by the genera Azoarcus and Pontibacter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112631⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.107819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211333v1</w:t>
+                <w:t xml:space="preserve">hal-03196902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes designed in real domestic wastewater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">Microbial and functional characterization of an allochthonous consortium applied to hydrogen production from Citrus Peel Waste in batch reactor in optimized conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Palladino Delforno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.112631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03129147v1</w:t>
+                <w:t xml:space="preserve">hal-03211333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrifying bio-cathodes developed from constructed wetland sediments exhibit electroactive nitrate reducing biofilms dominated by the genera Azoarcus and Pontibacter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
+                <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes designed in real domestic wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140, pp.107819. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 326, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196902v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal patterns in Ixodes ricinus microbial communities: an insight into tick-borne microbe interactions</w:t>
               </w:r>
@@ -2485,51 +2485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4834,622 +4834,622 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse croisée de données métabarcoding et métagénomiques sur des microbiotes d'hôtes animaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROGSdays 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, équipe FROGS INRAe, Dec 2025, Auzeville Tolosan, France</w:t>
+              <w:t xml:space="preserve">Symposium FROGSdays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397464v1</w:t>
+                <w:t xml:space="preserve">hal-05393313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse croisée de données métabarcoding et métagénomiques sur des microbiotes d'hôtes animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium FROGSdays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">FROGSdays 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe FROGS INRAe, Dec 2025, Auzeville Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393313v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2024, Vannes, France</w:t>
+              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611225v1</w:t>
+                <w:t xml:space="preserve">hal-05306554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Pauss</w:t>
+                <w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Monie-Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306554v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy16S : a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées NEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2024, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888568v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packages R pour contrôler son travail et ainsi mieux optimiser, réutiliser et communiquer autour de ses analyses</w:t>
               </w:r>
@@ -5705,441 +5705,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Coves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+                <w:t xml:space="preserve">Baptiste Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée thématique du PEPI IBIS - Métagénomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPI IBIS, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356630v1</w:t>
+                <w:t xml:space="preserve">hal-04229643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of novel viruses infecting methanogenic archaea, discovered through coupling of stable isotope probing and metagenomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Ngo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+                <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages in Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Phages.fr, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">17e Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357012v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of novel viruses infecting methanogenic archaea, discovered through coupling of stable isotope probing and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Quentin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du PEPI IBIS - Métagénomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPI IBIS, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Phages in Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Phages.fr, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229643v1</w:t>
+                <w:t xml:space="preserve">hal-04357012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic and proteomic response of a Liquorilactobacillus mali strain from cider to a lytic phage infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6468,51 +6468,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When bacteriophages enter the cheese ripening process: An overview of the PHAGOFROM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6770,51 +6770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématique (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
@@ -6843,90 +6843,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7093,103 +7093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses of Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Braga, Portugal. </w:t>
@@ -7270,51 +7270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
@@ -7494,51 +7494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7576,103 +7576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cidre est une matrice délicate pour l’étude des bactériophages et des phageomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Microbiologie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
@@ -7701,90 +7701,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7820,402 +7820,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioinformatic pipeline to elucidate the links between viruses and their hosts in microbial communities, applied to viruses in anaerobic digestion processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2021 (JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359920v1</w:t>
+                <w:t xml:space="preserve">hal-04176768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Bacteriophage ecology of cider, an alcoholic fermented beverage: phages, are you there?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France. 2021</w:t>
+              <w:t xml:space="preserve">LAB symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176768v1</w:t>
+                <w:t xml:space="preserve">hal-03896414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriophage ecology of cider, an alcoholic fermented beverage: phages, are you there?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Goux</w:t>
+                <w:t xml:space="preserve">A bioinformatic pipeline to elucidate the links between viruses and their hosts in microbial communities, applied to viruses in anaerobic digestion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAB symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">JOBIM 2021 (JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896414v1</w:t>
+                <w:t xml:space="preserve">hal-04359920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New virulent bacteriophages isolated from the surface of Epoisses cheese infect ripening bacteria</w:t>
               </w:r>
@@ -8320,307 +8320,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+                <w:t xml:space="preserve">DeepOmics, a Digital Environmental Engineering Platform for meta-omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Berry</w:t>
+                <w:t xml:space="preserve">Guillaume Perréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gramusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Christiany</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Inizan</w:t>
+                <w:t xml:space="preserve">Marion Predhumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Montpellier, France. 2020</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176782v1</w:t>
+                <w:t xml:space="preserve">hal-04493150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepOmics, a Digital Environmental Engineering Platform for meta-omics data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bize</w:t>
+                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Perréal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gramusset</w:t>
+                <w:t xml:space="preserve">David Christiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Predhumeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montpellier, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493150v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemometric analysis of a metagenomic dataset to decipher the functional role of the micrpbiota from anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8628,51 +8628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t>
@@ -8740,51 +8740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciele Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8820,527 +8820,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining anaerobic digestion data with Deep-omics, a new digital environmental engineering platform for omics data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of an archaeal-specific viral family, previously thought to infect exclusively hyperthermophiles, in human gut metaviromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fayolle</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD16 (16th IWA World Conference on Anaerobic Digestion)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Phages in Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361137v1</w:t>
+                <w:t xml:space="preserve">hal-04360160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on a c omparative metatranscriptomic analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019, JOBIM 2019</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735859v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Martin</w:t>
+                <w:t xml:space="preserve">Feedback on a c omparative metatranscriptomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago P. Delforno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Z. Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gileno V. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
+              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019, JOBIM 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176805v1</w:t>
+                <w:t xml:space="preserve">hal-02735859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of an archaeal-specific viral family, previously thought to infect exclusively hyperthermophiles, in human gut metaviromes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining anaerobic digestion data with Deep-omics, a new digital environmental engineering platform for omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Prédhumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Violette Da Cunha</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages in Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">AD16 (16th IWA World Conference on Anaerobic Digestion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360160v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy16S : a user-friendly Shiny interface for analysis and visualization of metagenomic data</w:t>
               </w:r>
@@ -9365,51 +9365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9639,51 +9639,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7967058C"/>
+    <w:nsid w:val="7D3FEAA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9870,51 +9870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-midoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7964-0929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922462v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ali Yaqoob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ru&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Jaziri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lays Paulino Leonel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerusa Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2022.126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Figueroa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081620" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794437v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pennarun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03977-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kimiko Sakamoto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Palladino Delforno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Cristina Silveira Duarte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2052361" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112631" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107819" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lejal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01051-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rogi&#324;ska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perdicakis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107895" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907466v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123952" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01093" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890481v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Latino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060339" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Danile de Lira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bertoni Mann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14566" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173138v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215456" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourkaltseva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krylov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10050245" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879155v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hauck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169684" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879191v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000883" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443828v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pleteneva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01543-15" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00916-16" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280758v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000263" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Essoh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loukou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130548" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reichel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bahier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-015-0061-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397464v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393313v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611225v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549290v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229825v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249221v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357012v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229643v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360247v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162180v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leneveu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gramusset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843798v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416527v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pedros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765009v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896438v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359920v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441698v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493150v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Predhumeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442197v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-midoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7964-0929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922462v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ali Yaqoob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Jaziri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ru&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lays Paulino Leonel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerusa Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2022.126" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693766v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061203" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Figueroa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081620" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794437v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pennarun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03977-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kimiko Sakamoto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Palladino Delforno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Cristina Silveira Duarte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2052361" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107819" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112631" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lejal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01051-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rogi&#324;ska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perdicakis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107895" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907466v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123952" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01093" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890481v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Latino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060339" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Danile de Lira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bertoni Mann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14566" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173138v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215456" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourkaltseva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krylov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10050245" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879155v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hauck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169684" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879191v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000883" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443828v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pleteneva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01543-15" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00916-16" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280758v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000263" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Essoh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loukou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130548" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reichel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bahier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-015-0061-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397464v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611225v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229825v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249221v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360247v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162180v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leneveu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gramusset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843798v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416527v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pedros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765009v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896438v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359920v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441698v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493150v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Predhumeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442197v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>