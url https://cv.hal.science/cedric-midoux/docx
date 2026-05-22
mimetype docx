--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,9584 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9532 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Midoux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bioinfo</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-midoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7964-0929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=lAzGLCIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (103), pp.6704. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.06704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electrochemical microbial tree: A new concept for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 454 (3), pp.140295. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.140295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Pilot Scale Microbial Electrosynthesis Reactor for Organic Waste Biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang-Hao Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asim Ali Yaqoob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.591. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16020591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Puig-Castellví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 346, pp.126612. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of disinfected wastewater irrigation on soil characteristics, microbial community composition, and crop yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lays Paulino Leonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerusa Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue-Green Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.247-271. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/bgs.2022.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Puig-Castellví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane production and microbial community acclimation of five manure inocula during psychrophilic anaerobic digestion of swine manure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 340, 11 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.130772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular approaches to uncover phage-lactic acid bacteria interactions in a model community simulating fermented beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ledormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desmasures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.104069. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2022.104069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Phageome and Prophages in French Cider, a Fermented Beverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ledormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desmasures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.1203. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10061203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulent Phages Isolated from a Smear-Ripened Cheese Are Also Detected in Reservoirs of the Cheese Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1620. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14081620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining the equine gut metagenome: poorly-characterized taxa associated with cardiovascular fitness in endurance athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Moyec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.1032. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-022-03977-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial and functional characterization of granulated sludge from full-scale UASB thermophilic reactor applied to sugarcane vinasse treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciele Pereira Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Palladino Delforno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Cristina Silveira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-42. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2022.2052361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical analysis of a microbial electrochemical snorkel in laboratory and constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Rogińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perdicakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Despas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.107895. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial and functional characterization of an allochthonous consortium applied to hydrogen production from Citrus Peel Waste in batch reactor in optimized conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciele Pereira Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Palladino Delforno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp.112631. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes designed in real domestic wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 326, pp.0. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denitrifying bio-cathodes developed from constructed wetland sediments exhibit electroactive nitrate reducing biofilms dominated by the genera Azoarcus and Pontibacter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang-Hao Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140, pp.107819. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal patterns in Ixodes ricinus microbial communities: an insight into tick-borne microbe interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lejal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Estrada-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.153. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01051-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring short k-mer profiles in cells and mobile elements from Archaea highlights the major influence of both the ecological niche and evolutionary history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-021-07471-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the quality of fresh Whitemouth croaker (Micropogonias furnieri) meat based on micro‐organism and histamine analysis using NGS, qPCR and HPLC‐DAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Danile de Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Isabel Kothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bertoni Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128 (5), pp.1448-1459. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Basis for Natural Multiresistance to Phage in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libera Latino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (6), pp.339. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics9060339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating independent microbial studies to build predictive models of anaerobic digestion inhibition by ammonia and phenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 316, pp.123952. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxon appearance from extraction and amplification steps demonstrates the value of multiple controls in tick microbiome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lejal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Estrada-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Basis for Natural Multiresistance to Phage in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libera Latino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (6), pp.339. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics9060339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative metatranscriptomic analysis of anaerobic digesters treating anionic surfactant contaminated wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago P. Delforno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Z. Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gileno V. Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (649), pp.482-494. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of $Pseudomonas\ aeruginosa$ strain PcyII-10 variants resisting infection by N4-like phage Ab09 in search for genes involved in phage adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libera Latino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pourcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0215456. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0215456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition behavior revealed by high-resolution description of $Pseudomonas\ Aeruginosa$ saltovirus integration sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bourkaltseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Krylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (5), pp.245. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v10050245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A carrier state is established in Pseudomonas aeruginosa by phage LeviOr01, a newly isolated ssRNA levivirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libera Latino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (8), pp.2181 - 2189. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Preferred Region for Packaging of Bacterial DNA by phiC725A, a Novel Pseudomonas aeruginosa F116-Like Bacteriophage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Hauck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libera Latino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0169684. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of PM105, a New Pseudomonas aeruginosa B3-Like Transposable Phage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bourkaltseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pleteneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Krylov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e01543-15. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01543-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequences of Pseudomonas aeruginosa Phages vB_PaeP_PcyII-10_P3P1 and vB_PaeM_PcyII-10_PII10A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libera Latino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (6), pp.e00916-16. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00916-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudolysogeny and sequential mutations build multiresistance to virulent bacteriophages in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libera Latino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Hauck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pourcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.000263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Large Collection of Pseudomonas aeruginosa Bacteriophages Collected from a Single Environmental Source in Abidjan, Côte d'Ivoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Essoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libera Latino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0130548. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation and approximation tools for big, dense Markov chain transition matrices in population genetics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Reichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-015-0061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium FROGSdays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse croisée de données métabarcoding et métagénomiques sur des microbiotes d'hôtes animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROGSdays 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe FROGS INRAe, Dec 2025, Auzeville Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy16S : a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées NEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monie-Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Yamakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Awinzure Agumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, Jun 2024, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packages R pour contrôler son travail et ainsi mieux optimiser, réutiliser et communiquer autour de ses analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPI IBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEPI IBIS, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig E Jardillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du PEPI IBIS - Métagénomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEPI IBIS, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of novel viruses infecting methanogenic archaea, discovered through coupling of stable isotope probing and metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Phages.fr, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer ses applications et partager ses résultats avec R et GitLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioSP - INRAE, Feb 2022, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-digestion anaérobie de boues urbaines : effets du fumier et de la fraction organique des déchets ménagers employés comme cosubstrats, sur la composition des communautés microbienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciele Pereira Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème édition des Journées Information Eaux (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Poitiera, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and proteomic response of a Liquorilactobacillus mali strain from cider to a lytic phage infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ledormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desmasures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francaise Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-mer approaches provide valuable insight into mobilome evolution in the domain Archaea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses of Microbes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-mer approaches provide valuable insight into mobilome evolution in the domain Archaea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Phages.fr, Sep 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bacteriophages enter the cheese ripening process: An overview of the PHAGOFROM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bertry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepOmics, a Digital Environnemental Engineering Platform for Omics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gramusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. , 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SK8 : Un service institutionnel de gestion et d'hébergement d'applications Shiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2023 et 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophages infecting surface bacteria from a smear-ripened cheese are persistent and contaminate the dairy plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses of Microbes (VoM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Orsay, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig E Jardillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses of Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Braga, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cidre est une matrice délicate pour l’étude des bactériophages et des phageomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ledormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desmasures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophage ecology of cider, an alcoholic fermented beverage: phages, are you there?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ledormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desmasures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAB symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioinformatic pipeline to elucidate the links between viruses and their hosts in microbial communities, applied to viruses in anaerobic digestion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021 (JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New virulent bacteriophages isolated from the surface of Epoisses cheese infect ripening bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth symposium of the French PHAGE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepOmics, a Digital Environmental Engineering Platform for meta-omics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gramusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Predhumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemometric analysis of a metagenomic dataset to decipher the functional role of the micrpbiota from anaerobic digesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Puig-Castellví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shotgun metagenomics analysis applied to the ecological engineering of anaerobic microbial communities for the production of hydrogen from Citrus Peel Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciele Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of an archaeal-specific viral family, previously thought to infect exclusively hyperthermophiles, in human gut metaviromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dérozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on a c omparative metatranscriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago P. Delforno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Z. Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gileno V. Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019, JOBIM 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining anaerobic digestion data with Deep-omics, a new digital environmental engineering platform for omics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Prédhumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AD16 (16th IWA World Conference on Anaerobic Digestion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy16S : a user-friendly Shiny interface for analysis and visualization of metagenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, JOBIM 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion des données de l’unité de recherche PROSE (UR1461 INRAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UR PROSE. 2026, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9639,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D3FEAA6"/>
+    <w:nsid w:val="901593D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9870,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-midoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7964-0929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922462v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ali Yaqoob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Jaziri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ru&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lays Paulino Leonel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerusa Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2022.126" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693766v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061203" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Figueroa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081620" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794437v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pennarun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03977-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kimiko Sakamoto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Palladino Delforno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Cristina Silveira Duarte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2052361" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107819" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112631" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lejal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01051-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rogi&#324;ska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perdicakis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107895" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907466v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123952" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01093" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890481v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Latino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060339" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Danile de Lira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bertoni Mann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14566" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173138v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215456" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourkaltseva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krylov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10050245" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879155v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hauck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169684" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879191v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000883" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443828v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pleteneva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01543-15" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00916-16" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280758v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000263" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Essoh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loukou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130548" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reichel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bahier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-015-0061-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397464v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611225v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229825v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249221v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360247v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162180v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leneveu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gramusset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843798v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416527v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pedros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765009v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896438v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359920v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441698v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493150v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Predhumeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442197v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-midoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7964-0929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=lAzGLCIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ali Yaqoob" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020591" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lays Paulino Leonel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerusa Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2022.126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Jaziri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130772" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ru&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Figueroa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081620" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794437v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pennarun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03977-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kimiko Sakamoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Palladino Delforno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Cristina Silveira Duarte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2052361" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318075v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rogi&#324;ska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perdicakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107895" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112631" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107819" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lejal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01051-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Danile de Lira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bertoni Mann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14566" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Latino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060339" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123952" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01093" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173138v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215456" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184815v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourkaltseva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krylov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10050245" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879191v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000883" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hauck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pleteneva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01543-15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439325v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00916-16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000263" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188392v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Essoh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loukou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130548" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reichel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bahier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-015-0061-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393313v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397464v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611225v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229825v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357012v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896401v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360247v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360213v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162180v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leneveu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619395v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gramusset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843798v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416527v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pedros" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896438v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359920v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441698v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493150v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Predhumeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442197v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>