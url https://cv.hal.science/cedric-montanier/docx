--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -66,9643 +66,10143 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the spatial configuration of glycoside hydrolase multienzyme complexes on Plant Cell Wall breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Esque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gordon Research Conference, Carbohydrate-Active Enzymes for Glycan Conversions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Andover, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAXS-Guided Modeling to decipher spatial synergies in controlled multienzyme assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Esque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Moraïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate-Active Enzymes for Glycan Conversions Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Andover, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative Enzyme Immobilization on Elastic Polymeric Surfaces Reveals Spatial Proximity's Impact on GH11 Xylanase Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzymatic hydrolysis of paper pulp pentose syrup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Allayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roux-de Balmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Galier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LignoBiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending the chemical space of enzymes through genetic code expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Vernhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Cioci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Esque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Edition of the Conference "Non-canonical amino acids : tools for biological and biophysical investigations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring effect of spatial geometries in plant cell wall degrading multienzymatic complexes -A case study with cellulases and a xylanase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Vernhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangère Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LignoBiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-engineering of hemicellulases from a xylan PUL for improved deconstruction of plant biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pizzut-Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international Biocatalyse et Biotransformation BIOTRANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-transcriptional association of proteins to study spatial organisation within multi-enzyme complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enzyme Engineering XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating hemicellulases spatial proximity for lignocellulosic biomass valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Barba-Cedillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LignoBiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure-Function characterization of a GH43 enzyme found in a Polysaccharide Utilization Locus of termite gut microbiota Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Tranier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LignoBiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immobilized enzymes at work: when surface density matters Context and Objective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the recognition mechanism driving the covalent association of the Jo/In complex towards interface engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. French congress on Integrative Structural Biology (BSI-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expanding the catalytic potential of CAZymes using non-canonical amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Conference of the French Research Group on Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzymatic degration of semidilute hemicellulose solutions: a small-angle neutron scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dianteill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending the chemical space of CAZymes: how and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Truan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocarb XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expanding the catalytic potential of CAZymes using non-canonical amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noncanonical Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the multimodularity of a Xyn10C-like protein found in a termite gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational strategy for protein design based on structure-dynamics-activity relationship insights: GH11Xylanases as a casestudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb Novikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Vucinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending the chemical space of CAZymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Truan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizationof a muli-modular GH3-CBM48-CE1 isolated for termite gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncassin Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goron Research Conference on Molecular Interfaces and Assemblies that Drive CAZyme Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Andover, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending the Chemical Space of CAZymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Quast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Bols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th European Carbohydrate Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, NA, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A tailored and non-altering enzyme immobilization approach to explore plant biomass deconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The CBM12 - 12th Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INSEREE Project. Production of Non-standard Amino Acids-containing proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Hebra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Truan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference of the French Research Group on Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of an unusual multi-modular GH10 xylanase from termite gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Fernandez-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering E. coli platform strains for the production of Non-standard Amino Acids-containing proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Truan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COS TWB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to quantify enzyme activity and kinetics in &amp;quot;non-bulk&amp;quot; systems? An example through the enzymatic hydrolysis of hemicellulose thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zeidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dianteill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lefevre - Gherbovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The CBM11 - 11. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Espoo, Finland. 232p., 2015, The eleventh Carbohydrate Bioengineering Meeting (CBM11)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating synergism within multimodular glycoside hydrolases during wheat straw cell wall deconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The CBM11 - 11. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Espoo, Finland. 223 p., 2015, 11. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X-ray computed microtomography as a possible complementary approach to investigate synergism within multimodular glycoside hydrolases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellulosomes, cellulases and other carbohydrate modifying enzymes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Andover, United States. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-point covalent immobilization of a xylanase on elastomer: effects of surface stretching on enzymatic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 706, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.163554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray microtomography reveals the 3D enzymatic deconstruction pathway of raw lignocellulosic biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, pp.101351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabinoxylan in Water through SANS: Single-Chain Conformation, Chain Overlap, and Clustering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grafting of proteins onto polymeric surfaces: A synthesis and characterization challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-F. Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00374⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, pp.108106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2023.108106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04225419v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Incorporation of Non-canonical Amino Acids in Anti-HER2 VHH: Expression and Characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adilya Dagkesamanskaya</w:t>
+                <w:t xml:space="preserve">Arabinoxylan in Water through SANS: Single-Chain Conformation, Chain Overlap, and Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dianteill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zeidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Vaha Ouloassekpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Budisavljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoarchitectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37256/nat.5120243482⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (8), pp.3619-3628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201664v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of proteins onto polymeric surfaces: A synthesis and characterization challenge</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic Incorporation of Non-canonical Amino Acids in Anti-HER2 VHH: Expression and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Zeder-Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adilya Dagkesamanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2023.108106⟩</w:t>
+              <w:t xml:space="preserve">Nanoarchitectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.24 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37256/nat.5120243482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03989258v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of multi-modularity and spatial organization of glycoside hydrolases on catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Barba-Cedillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essays in Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 67 (3), pp.629-638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/EBC20220167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Jo-In protein welding system is a relevant tool to create CBM-containing plant cell wall degrading enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Badruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65, pp.31-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbt.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study to Decipher the Structural and Dynamics Determinants Underlying the Activity and Thermal Stability of GH-11 Xylanases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Vucinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb Novikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Vucinic</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22115961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tripartite carbohydrate-binding module to functionalize cellulose nanocrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Pelus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouchiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Burnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (22), pp.7444-7455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1bm01156a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodularity of a GH10 Xylanase Found in the Termite Gut Metagenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 87 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.01714-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The covalent complex of Jo-In results from a long-lived, non-covalent intermediate state with near-native structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadoss Vijayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion de La Mare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 589, pp.223-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2021.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the Effect of the Spatial Organisation of Hemicellulases on the Hydrolysis of Plant Biomass Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion de La Mare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louise Badruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (12), pp.4360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21124360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing surface grafting density has an effect on the activity of immobilized xylanase towards natural polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.5763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-42206-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten years of CAZypedia: a living encyclopedia of carbohydrate-active enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wade Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orly Alber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisdair Boraston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (1), pp.3-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/glycob/cwx089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of Candida antarctica lipase B for poly(ε-caprolactone) synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guieysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Remaud Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.809-819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel, noncatalytic carbohydrate-binding module displays specificity for galactose-containing polysaccharides through calcium-mediated oligomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia a S Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Baslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286 (25), pp.22499-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M110.217372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signature active site architectures illuminate the molecular basis for ligand specificity in family 35 carbohydrate binding module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia a S Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Wade Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracey M Gloster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vânia O Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José a M Prates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (29), pp.6193-6205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi1006139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New efficient recombinant expression system to engineer Candida antarctica lipase B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (8), pp.2684-2687. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.03057-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular permutation provides an evolutionary link between two families of calcium-dependent carbohydrate binding modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David N Bolam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hefang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 285 (41), pp.31742-31754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M110.142133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active site of a carbohydrate esterase displays divergent catalytic and noncatalytic binding functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria A Money</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia M R Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedita A Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (3), pp.687-697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel xylan-binding properties of an engineered family 4 carbohydrate-binding module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Cicortas Gunnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard B Tunnicliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike P Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry J Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 406 (2), pp.209-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20070128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00478742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered xyloglucan specificity in a carbohydrate-binding module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Cicortas Gunnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Nordberg Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Brumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (12), pp.1171-1180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/glycob/cwl038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661610v1</w:t>
-              </w:r>
-[...3126 lines deleted...]
-                <w:t xml:space="preserve">hal-01269245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the spatial configuration of glycoside hydrolase multienzyme complexes on Plant Cell Wall breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Esque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMOON: a microbial biostimulant to grow plants on the moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iGEM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Vernhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangère Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th LignoBiotech symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-evolution of hemicellulases from a xylan PUL to identify molecular determinants of enzyme synergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Khamassi</w:t>
+                <w:t xml:space="preserve">Investigating the effect of the spatial topology of multimodular GHs on an insoluble substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maud Joseph-Aime</w:t>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael j. O’donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRC Carbohydrate-Active ENzymes for Glycan Conversions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Andover, United States</w:t>
+              <w:t xml:space="preserve">Eurocarb21, the 21st European Carbohydrate Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp.OL40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747267v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of the spatial topology of multimodular GHs on an insoluble substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael j. O’donohue</w:t>
+                <w:t xml:space="preserve">Co-evolution of hemicellulases from a xylan PUL to identify molecular determinants of enzyme synergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pizzut-Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Joseph-Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocarb21, the 21st European Carbohydrate Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp.OL40</w:t>
+              <w:t xml:space="preserve">GRC Carbohydrate-Active ENzymes for Glycan Conversions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225757v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALIPSO: the rise of smart liposomes in cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danelon Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iGEM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the spatial geometry organisation within glycoside hydrolases over catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation Scientifique Biopolymères Interactions Assemblages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAISY : find out everything you could be allergic to!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iGEM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing non-canonical amino acid incorporation towards enzyme engineering upgrading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Vernhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème colloque du Club Biocatalyse en Synthèse Organique-CBSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two different aspects of natural multi-modular diversity within a xylan utilization locus to investigate catalytic synergism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the spatial geometry organization within glycoside hydrolases over catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Badruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting CBM14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Oslo, Norway. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the spatial geometry organization within glycoside hydrolases over catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lethbridge Research and Development Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lethbridge, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the spatial geometry organization within glycoside hydrolases over catalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Co-evolution of hemicellulases from a xylan PUL to identify molecular determinants of enzyme synergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Tranier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Agri-Food Canada, Science and Technology Branch, Quebec Research and Development Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting CBM14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Oslo, Norway. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227421v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-evolution of hemicellulases from a xylan PUL to identify molecular determinants of enzyme synergy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Investigating the spatial geometry organization within glycoside hydrolases over catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting CBM14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Oslo, Norway. pp.48</w:t>
+              <w:t xml:space="preserve">Agriculture and Agri-Food Canada, Science and Technology Branch, Quebec Research and Development Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227379v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray Tomography to follow the enzymatic deconstruction of complex biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging and modeling flow and reaction in living systems Fermat Genotoul TRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELIXIO: a synthetic microbial consortium for a long-lasting violet fragrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iGEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l'interaction entre CBM et sucre par Micro Thermophorèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium : Caractérisation de protéines et étude d’interactions biomoléculaires en solution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nanotemper, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degradation of plant biomass: a porous media approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enzymatic degradation of biomass: a porous media approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées D’études Des Milieux Poreux JEMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.30-81</w:t>
+              <w:t xml:space="preserve">InterPore2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United Kingdom. pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227306v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degradation of biomass: a porous media approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SMALL-ANGLE SCATTERING CHARACTERIZATION OF DILUTE TO SEMI- DILUTE ARABINOXYLAN POLYSACCHARIDE SOLUTIONS IN WATER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dianteill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budisavljevic P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, United Kingdom. pp.165-166</w:t>
+              <w:t xml:space="preserve">7 th International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HTL Biotechnology; DIA-STRON ; Malvern Panalytical; FLOWER project; Lenzing, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227347v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of enzymes onto elastic surfaces to assess enzyme Synergies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enzymatic degradation of plant biomass: a porous media approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Artico</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Peruch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4iemes Journées plénières GDR B2I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées D’études Des Milieux Poreux JEMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.30-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228057v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMALL-ANGLE SCATTERING CHARACTERIZATION OF DILUTE TO SEMI- DILUTE ARABINOXYLAN POLYSACCHARIDE SOLUTIONS IN WATER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Petermann</w:t>
+                <w:t xml:space="preserve">Grafting of enzymes onto elastic surfaces to assess enzyme Synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dianteill</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peruch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 th International Polysaccharide Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HTL Biotechnology; DIA-STRON ; Malvern Panalytical; FLOWER project; Lenzing, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">4iemes Journées plénières GDR B2I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230672v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingéniérie de Feruloyl esterases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Acides phénoliques INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fenêtre sur l'ingénierie enzymatique pour le développement d'applications bio-technologiques dans le cadre d'une exploration spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier séminaire interne INRAE Objectif Lune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iGEMINI: a coculture for food supplements production in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roméo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Henras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iGEM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the chemical space of CAZymes: how and why?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+                <w:t xml:space="preserve">Development and characterization of multi-enzymatic system for lignocellulose degration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Monties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roos Akkerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Carbohydrate Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">RRB15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203428v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of multi-enzymatic system for lignocellulose degration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+                <w:t xml:space="preserve">Extending the chemical space of CAZymes: how and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RRB15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">20th European Carbohydrate Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928332v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the catalytic potential of CAZymes using non-canonical amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CERBERUS: creating endless possibilities with cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roméo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rigouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iGEM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance between molecules of the xylanase NpXyn11A impacts product profile from methylglucuronoxylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon research conference: cellulosomes, cellulases and other carbohydrate-active enzymes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an unusual multi-modular GH10 xylanase from termite gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Fernandez-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of chromogenic probes for identification and evaluation of hetroxylan active enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lefevre - Gherbovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5; International Conference on Novel Enzymes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping a high-throughput screening method for new tools for lignocellulosic biomass conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulosomes, cellulases and other carbohydrate modifying enzymes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gordon Research Conferences (GRC). Andover, USA.; University of Tokyo. JPN.; University of British Columbia (UBC). CAN., Aug 2015, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9712,553 +10212,553 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CBMs as Probes to Explore Plant Cell Wall Heterogeneity Using Immunocytochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Badruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate-Protein Interactions. Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163 - 179, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3151-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying CBM–Carbohydrate Interactions Using Microscale Thermophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate-Protein Interactions. Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103 - 114, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3151-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biotechnologies industrielles : plaque tournante à la croisée des IAA et de la chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie verte et industries agroalimentaires - Vers une bioéconomie durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying CBM Carbohydrate Interactions Using Microscale Thermophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein-Carbohydrate Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Methods in Molecular Biology, 978-1-4939-6898-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6899-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CBMs as Probes to Explore Plant Cell Wall Heterogeneity Using Immunocytochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Badruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein-Carbohydrate Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Methods in Molecular Biology, 978-1-4939-6898-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6899-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10268,166 +10768,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cocktails savamment dosés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la conformation spatiale de glycoside hydrolases multi-domaines et effet sur la catalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10437,239 +10937,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnologies et bioprocédés : clé de voute de la chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier chimie verte et industries alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMB3a – Cellulose Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Soule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10816,51 +11316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artico" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kamak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163554" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Y Montanier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101351" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dianteill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Vaha Ouloassekpa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Budisavljevic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00374" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ramos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna-Joe Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zeder-Lutz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Dagkesamanskaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/nat.5120243482" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peruch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Mingotaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2023.108106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Barba-Cedillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/EBC20220167" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.07.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Novikov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115961" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03372120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pelus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bordes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchiba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Burnard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm01156a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadoss Vijayaraj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2021.12.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124360" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Di Guilmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42206-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Abbott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Alber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Bayer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Boraston" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwx089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guieysse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Remaud Simeon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.07.029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia a S Correia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Flint" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basl&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.217372" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wade Abbott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey M Gloster" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia O Fernandes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; a M Prates" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1006139" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Nicaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Marty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03057-09" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662671v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Bolam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefang Xie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.142133" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria A Money" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia M R Pires" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedita A Pinheiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000071" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Cicortas Gunnarsson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montanier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Tunnicliffe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike P Williamson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J Gilbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20070128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nordberg Karlsson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Brumer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwl038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747335v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khamassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225770v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747248v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944859v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ramillon-Delvolve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944768v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928929v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929000v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944745v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928915v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fermon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncassin Franck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606958v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606977v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Quast" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Bols" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944826v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929095v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Fernandez-Fuentes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944835v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269244v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269164v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747330v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Pardo Larrabeiti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757221v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danelon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747267v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aime" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757205v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danelon Christophe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jousselin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227408v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757194v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791239v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747254v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227374v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227935v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227421v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227379v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227443v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228015v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227306v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227347v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230672v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petermann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budisavljevic P." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Men" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228046v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757186v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rom&#233;o" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Henras" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203428v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928332v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Akkerman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203447v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757181v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606959v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928432v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928538v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269243v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ochs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153155v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3151-5_12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153159v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3151-5_7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889114v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606816v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402125.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6899-2_10" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607885v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/406369.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6899-2_14" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228103v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228139v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153187v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154349v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Pardo Larrabeiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mora&#239;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Bayer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna-Joe Bigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khamassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Barba-Cedillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Di Guilmi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ramos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ramillon-Delvolve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928989v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dianteill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Novikov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montanier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fermon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncassin Franck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Quast" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Bols" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Fernandez-Fuentes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269245v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083766v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kamak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163554" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Y Montanier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101351" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artico" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peruch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Mingotaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2023.108106" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225419v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Vaha Ouloassekpa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Budisavljevic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00374" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zeder-Lutz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Dagkesamanskaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/nat.5120243482" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/EBC20220167" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.07.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115961" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03372120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pelus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bordes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchiba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Burnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm01156a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadoss Vijayaraj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2021.12.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124360" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160983v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42206-w" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886461v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Abbott" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Alber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Boraston" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwx089" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guieysse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Remaud Simeon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.07.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652804v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia a S Correia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Flint" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basl&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.217372" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wade Abbott" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey M Gloster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia O Fernandes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; a M Prates" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1006139" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Nicaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Marty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03057-09" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662671v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Bolam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefang Xie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.142133" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria A Money" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia M R Pires" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedita A Pinheiro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000071" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Cicortas Gunnarsson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Tunnicliffe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike P Williamson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J Gilbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20070128" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nordberg Karlsson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Brumer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwl038" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757221v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danelon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225757v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aime" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danelon Christophe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jousselin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227408v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757194v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747254v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227935v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227379v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227421v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228015v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230672v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petermann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budisavljevic P." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Men" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227306v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228057v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228027v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rom&#233;o" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Henras" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928332v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Akkerman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203428v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203447v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757181v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigouin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606959v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928432v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928538v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269243v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ochs" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153155v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3151-5_12" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153159v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3151-5_7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889114v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606816v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402125.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6899-2_10" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607885v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/406369.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6899-2_14" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228103v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228139v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153187v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154349v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>