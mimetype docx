--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,3651 +66,7344 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catching enzymes in action throughout the degradation of hemicellulose biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Ruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual European Rheology Conference - AERC 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the spatial configuration of glycoside hydrolase multienzyme complexes on Plant Cell Wall breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Esque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LignoBiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOMOON: a microbial biostimulant to grow plants on the moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iGEM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Vernhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangère Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th LignoBiotech symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the effect of the spatial topology of multimodular GHs on an insoluble substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael j. O’donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocarb21, the 21st European Carbohydrate Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp.OL40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-evolution of hemicellulases from a xylan PUL to identify molecular determinants of enzyme synergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pizzut-Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Joseph-Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRC Carbohydrate-Active ENzymes for Glycan Conversions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Andover, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the spatial geometry organisation within glycoside hydrolases over catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animation Scientifique Biopolymères Interactions Assemblages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CALIPSO: the rise of smart liposomes in cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danelon Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iGEM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two different aspects of natural multi-modular diversity within a xylan utilization locus to investigate catalytic synergism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LignoBiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing non-canonical amino acid incorporation towards enzyme engineering upgrading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Vernhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29ème colloque du Club Biocatalyse en Synthèse Organique-CBSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the spatial geometry organization within glycoside hydrolases over catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting CBM14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Oslo, Norway. pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the spatial geometry organization within glycoside hydrolases over catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lethbridge Research and Development Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lethbridge, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the spatial geometry organization within glycoside hydrolases over catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture and Agri-Food Canada, Science and Technology Branch, Quebec Research and Development Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Quebec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-evolution of hemicellulases from a xylan PUL to identify molecular determinants of enzyme synergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Tranier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting CBM14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Oslo, Norway. pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DAISY : find out everything you could be allergic to!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iGEM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X-ray Tomography to follow the enzymatic deconstruction of complex biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaging and modeling flow and reaction in living systems Fermat Genotoul TRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ELIXIO: a synthetic microbial consortium for a long-lasting violet fragrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iGEM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification de l'interaction entre CBM et sucre par Micro Thermophorèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium : Caractérisation de protéines et étude d’interactions biomoléculaires en solution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nanotemper, Oct 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzymatic degradation of biomass: a porous media approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InterPore2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United Kingdom. pp.165-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzymatic degradation of plant biomass: a porous media approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées D’études Des Milieux Poreux JEMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.30-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grafting of enzymes onto elastic surfaces to assess enzyme Synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peruch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4iemes Journées plénières GDR B2I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small-Angle scattering characterization of dilute to semi-dilute arabinoxylan polysaccharide solutions in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dianteill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budisavljevic P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th EPNOE International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingéniérie de Feruloyl esterases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Acides phénoliques INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fenêtre sur l'ingénierie enzymatique pour le développement d'applications bio-technologiques dans le cadre d'une exploration spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier séminaire interne INRAE Objectif Lune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">iGEMINI: a coculture for food supplements production in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roméo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Henras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iGEM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending the chemical space of CAZymes: how and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th European Carbohydrate Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and characterization of multi-enzymatic system for lignocellulose degration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Monties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roos Akkerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RRB15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expanding the catalytic potential of CAZymes using non-canonical amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR BioSynSys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. pp.27-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CERBERUS: creating endless possibilities with cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roméo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rigouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iGEM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of an unusual multi-modular GH10 xylanase from termite gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Fernandez-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance between molecules of the xylanase NpXyn11A impacts product profile from methylglucuronoxylan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gordon research conference: cellulosomes, cellulases and other carbohydrate-active enzymes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, NA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of chromogenic probes for identification and evaluation of hetroxylan active enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lefevre - Gherbovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5; International Conference on Novel Enzymes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Groningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developping a high-throughput screening method for new tools for lignocellulosic biomass conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellulosomes, cellulases and other carbohydrate modifying enzymes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conferences (GRC). Andover, USA.; University of Tokyo. JPN.; University of British Columbia (UBC). CAN., Aug 2015, Andover, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the spatial configuration of glycoside hydrolase multienzyme complexes on Plant Cell Wall breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Esque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference, Carbohydrate-Active Enzymes for Glycan Conversions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAXS-Guided Modeling to decipher spatial synergies in controlled multienzyme assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Esque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Moraïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate-Active Enzymes for Glycan Conversions Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Enzyme Immobilization on Elastic Polymeric Surfaces Reveals Spatial Proximity's Impact on GH11 Xylanase Activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+                <w:t xml:space="preserve">Extending the chemical space of enzymes through genetic code expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Vernhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Cioci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Esque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Carbohydrate Bioengineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">2nd Edition of the Conference "Non-canonical amino acids : tools for biological and biophysical investigations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05563559v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic hydrolysis of paper pulp pentose syrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Allayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roux-de Balmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Galier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the chemical space of enzymes through genetic code expansion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Esque</w:t>
+                <w:t xml:space="preserve">Exploring effect of spatial geometries in plant cell wall degrading multienzymatic complexes -A case study with cellulases and a xylanase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Edition of the Conference "Non-canonical amino acids : tools for biological and biophysical investigations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">15th Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773158v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring effect of spatial geometries in plant cell wall degrading multienzymatic complexes -A case study with cellulases and a xylanase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Vernhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangère Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Carbohydrate Bioengineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">LignoBiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564019v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Berangère Lebas</w:t>
+                <w:t xml:space="preserve">Innovative Enzyme Immobilization on Elastic Polymeric Surfaces Reveals Spatial Proximity's Impact on GH11 Xylanase Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LignoBiotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747348v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-engineering of hemicellulases from a xylan PUL for improved deconstruction of plant biomass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Post-transcriptional association of proteins to study spatial organisation within multi-enzyme complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international Biocatalyse et Biotransformation BIOTRANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Enzyme Engineering XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747234v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-transcriptional association of proteins to study spatial organisation within multi-enzyme complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lautier</w:t>
+                <w:t xml:space="preserve">Co-engineering of hemicellulases from a xylan PUL for improved deconstruction of plant biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pizzut-Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme Engineering XXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Symposium international Biocatalyse et Biotransformation BIOTRANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225770v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating hemicellulases spatial proximity for lignocellulosic biomass valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Barba-Cedillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Function characterization of a GH43 enzyme found in a Polysaccharide Utilization Locus of termite gut microbiota Authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tranier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilized enzymes at work: when surface density matters Context and Objective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Expanding the catalytic potential of CAZymes using non-canonical amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Carbohydrate Bioengineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th Conference of the French Research Group on Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966459v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the recognition mechanism driving the covalent association of the Jo/In complex towards interface engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Expanding the catalytic potential of CAZymes using non-canonical amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. French congress on Integrative Structural Biology (BSI-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Noncanonical Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929660v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the catalytic potential of CAZymes using non-canonical amino Acids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Enzymatic degration of semidilute hemicellulose solutions: a small-angle neutron scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dianteill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference of the French Research Group on Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944859v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degration of semidilute hemicellulose solutions: a small-angle neutron scattering study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Extending the chemical space of CAZymes: how and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Men</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Truan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Eurocarb XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928989v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the chemical space of CAZymes: how and why?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Understanding the recognition mechanism driving the covalent association of the Jo/In complex towards interface engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocarb XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">1. French congress on Integrative Structural Biology (BSI-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944738v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the catalytic potential of CAZymes using non-canonical amino Acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Montanier</w:t>
+                <w:t xml:space="preserve">Computational strategy for protein design based on structure-dynamics-activity relationship insights: GH11Xylanases as a casestudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb Novikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Vucinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noncanonical Amino Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944768v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the multimodularity of a Xyn10C-like protein found in a termite gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational strategy for protein design based on structure-dynamics-activity relationship insights: GH11Xylanases as a casestudy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending the chemical space of CAZymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Vucinic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumon</w:t>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Truan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
+              <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928929v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the chemical space of CAZymes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Characterizationof a muli-modular GH3-CBM48-CE1 isolated for termite gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncassin Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Truan</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Goron Research Conference on Molecular Interfaces and Assemblies that Drive CAZyme Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944745v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizationof a muli-modular GH3-CBM48-CE1 isolated for termite gut microbiota</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Immobilized enzymes at work: when surface density matters Context and Objective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goron Research Conference on Molecular Interfaces and Assemblies that Drive CAZyme Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Andover, United States</w:t>
+              <w:t xml:space="preserve">13th Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928915v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Chemical Space of CAZymes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tailored and non-altering enzyme immobilization approach to explore plant biomass deconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Carbohydrate Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, NA, France. 2017</w:t>
+              <w:t xml:space="preserve">The CBM12 - 12th Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606977v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tailored and non-altering enzyme immobilization approach to explore plant biomass deconstruction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extending the Chemical Space of CAZymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Quast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Bols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The CBM12 - 12th Carbohydrate Bioengineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
+              <w:t xml:space="preserve">19th European Carbohydrate Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, NA, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606958v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSEREE Project. Production of Non-standard Amino Acids-containing proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Hebra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Truan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the French Research Group on Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an unusual multi-modular GH10 xylanase from termite gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Fernandez-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering E. coli platform strains for the production of Non-standard Amino Acids-containing proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Truan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ramillon-Delvolve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COS TWB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to quantify enzyme activity and kinetics in &amp;quot;non-bulk&amp;quot; systems? An example through the enzymatic hydrolysis of hemicellulose thin films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Investigating synergism within multimodular glycoside hydrolases during wheat straw cell wall deconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The CBM11 - 11. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Espoo, Finland. 232p., 2015, The eleventh Carbohydrate Bioengineering Meeting (CBM11)</w:t>
+              <w:t xml:space="preserve">, May 2015, Espoo, Finland. 223 p., 2015, 11. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269164v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating synergism within multimodular glycoside hydrolases during wheat straw cell wall deconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">How to quantify enzyme activity and kinetics in &amp;quot;non-bulk&amp;quot; systems? An example through the enzymatic hydrolysis of hemicellulose thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zeidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dianteill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lefevre - Gherbovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The CBM11 - 11. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Espoo, Finland. 223 p., 2015, 11. Carbohydrate Bioengineering Meeting</w:t>
+              <w:t xml:space="preserve">, May 2015, Espoo, Finland. 232p., 2015, The eleventh Carbohydrate Bioengineering Meeting (CBM11)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269244v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray computed microtomography as a possible complementary approach to investigate synergism within multimodular glycoside hydrolases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Badruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulosomes, cellulases and other carbohydrate modifying enzymes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Andover, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3720,7045 +7413,3477 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-point covalent immobilization of a xylanase on elastomer: effects of surface stretching on enzymatic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 706, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.163554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray microtomography reveals the 3D enzymatic deconstruction pathway of raw lignocellulosic biomass</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Duru</w:t>
+                <w:t xml:space="preserve">Grafting of proteins onto polymeric surfaces: A synthesis and characterization challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-F. Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101351⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, pp.108106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2023.108106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04038634v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of proteins onto polymeric surfaces: A synthesis and characterization challenge</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arabinoxylan in Water through SANS: Single-Chain Conformation, Chain Overlap, and Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dianteill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zeidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Vaha Ouloassekpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Budisavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2023.108106⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (8), pp.3619-3628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03989258v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabinoxylan in Water through SANS: Single-Chain Conformation, Chain Overlap, and Clustering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Budisavljevic</w:t>
+                <w:t xml:space="preserve">Genetic Incorporation of Non-canonical Amino Acids in Anti-HER2 VHH: Expression and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Zeder-Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adilya Dagkesamanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00374⟩</w:t>
+              <w:t xml:space="preserve">Nanoarchitectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.24 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37256/nat.5120243482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225419v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Incorporation of Non-canonical Amino Acids in Anti-HER2 VHH: Expression and Characterization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of multi-modularity and spatial organization of glycoside hydrolases on catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adilya Dagkesamanskaya</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Víctor Barba-Cedillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoarchitectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37256/nat.5120243482⟩</w:t>
+              <w:t xml:space="preserve">Essays in Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (3), pp.629-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/EBC20220167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04201664v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of multi-modularity and spatial organization of glycoside hydrolases on catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray microtomography reveals the 3D enzymatic deconstruction pathway of raw lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Barba-Cedillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essays in Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/EBC20220167⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.101351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04038640v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Jo-In protein welding system is a relevant tool to create CBM-containing plant cell wall degrading enzymes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Multimodularity of a GH10 Xylanase Found in the Termite Gut Metagenome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2021.07.004⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01714-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340154v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study to Decipher the Structural and Dynamics Determinants Underlying the Activity and Thermal Stability of GH-11 Xylanases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schiex</w:t>
+                <w:t xml:space="preserve">A tripartite carbohydrate-binding module to functionalize cellulose nanocrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Pelus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouchiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Burnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22115961⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (22), pp.7444-7455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1bm01156a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244138v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tripartite carbohydrate-binding module to functionalize cellulose nanocrystal</w:t>
+                <w:t xml:space="preserve">The covalent complex of Jo-In results from a long-lived, non-covalent intermediate state with near-native structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeline Pelus</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Neil Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadoss Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion de La Mare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Callum Burnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1bm01156a⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 589, pp.223-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2021.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372120v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodularity of a GH10 Xylanase Found in the Termite Gut Metagenome</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study to Decipher the Structural and Dynamics Determinants Underlying the Activity and Thermal Stability of GH-11 Xylanases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Vucinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb Novikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01714-20⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22115961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146857v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The covalent complex of Jo-In results from a long-lived, non-covalent intermediate state with near-native structure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion de La Mare</w:t>
+                <w:t xml:space="preserve">The Jo-In protein welding system is a relevant tool to create CBM-containing plant cell wall degrading enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barbe</w:t>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2021.12.028⟩</w:t>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554277v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the Effect of the Spatial Organisation of Hemicellulases on the Hydrolysis of Plant Biomass Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion de La Mare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Badruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (12), pp.4360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21124360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing surface grafting density has an effect on the activity of immobilized xylanase towards natural polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.5763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-42206-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten years of CAZypedia: a living encyclopedia of carbohydrate-active enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wade Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orly Alber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisdair Boraston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (1), pp.3-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/glycob/cwx089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of Candida antarctica lipase B for poly(ε-caprolactone) synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guieysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Remaud Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.809-819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel, noncatalytic carbohydrate-binding module displays specificity for galactose-containing polysaccharides through calcium-mediated oligomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia a S Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Baslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286 (25), pp.22499-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M110.217372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signature active site architectures illuminate the molecular basis for ligand specificity in family 35 carbohydrate binding module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia a S Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Wade Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracey M Gloster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vânia O Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José a M Prates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (29), pp.6193-6205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi1006139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New efficient recombinant expression system to engineer Candida antarctica lipase B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (8), pp.2684-2687. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.03057-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular permutation provides an evolutionary link between two families of calcium-dependent carbohydrate binding modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David N Bolam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hefang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 285 (41), pp.31742-31754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M110.142133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active site of a carbohydrate esterase displays divergent catalytic and noncatalytic binding functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria A Money</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia M R Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedita A Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (3), pp.687-697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel xylan-binding properties of an engineered family 4 carbohydrate-binding module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Cicortas Gunnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard B Tunnicliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike P Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry J Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 406 (2), pp.209-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20070128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00478742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered xyloglucan specificity in a carbohydrate-binding module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Cicortas Gunnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Nordberg Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Brumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (12), pp.1171-1180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/glycob/cwl038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661610v1</w:t>
-              </w:r>
-[...3566 lines deleted...]
-                <w:t xml:space="preserve">hal-01269243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBMs as Probes to Explore Plant Cell Wall Heterogeneity Using Immunocytochemistry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quantifying CBM–Carbohydrate Interactions Using Microscale Thermophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate-Protein Interactions. Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.163 - 179, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3151-5_12⟩</w:t>
+              <w:t xml:space="preserve">, pp.103 - 114, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3151-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153155v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying CBM–Carbohydrate Interactions Using Microscale Thermophoresis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">CBMs as Probes to Explore Plant Cell Wall Heterogeneity Using Immunocytochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate-Protein Interactions. Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.103 - 114, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3151-5_7⟩</w:t>
+              <w:t xml:space="preserve">, pp.163 - 179, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3151-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153159v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biotechnologies industrielles : plaque tournante à la croisée des IAA et de la chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie verte et industries agroalimentaires - Vers une bioéconomie durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying CBM Carbohydrate Interactions Using Microscale Thermophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein-Carbohydrate Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Methods in Molecular Biology, 978-1-4939-6898-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6899-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CBMs as Probes to Explore Plant Cell Wall Heterogeneity Using Immunocytochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Badruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein-Carbohydrate Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Methods in Molecular Biology, 978-1-4939-6898-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6899-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10768,166 +10893,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cocktails savamment dosés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la conformation spatiale de glycoside hydrolases multi-domaines et effet sur la catalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10937,239 +11062,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnologies et bioprocédés : clé de voute de la chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier chimie verte et industries alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMB3a – Cellulose Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Soule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11316,51 +11441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Pardo Larrabeiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mora&#239;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Bayer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna-Joe Bigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khamassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Barba-Cedillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Di Guilmi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ramos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ramillon-Delvolve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928989v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dianteill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Novikov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montanier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fermon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncassin Franck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Quast" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Bols" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Fernandez-Fuentes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269245v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083766v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kamak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163554" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Y Montanier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101351" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artico" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peruch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Mingotaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2023.108106" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225419v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Vaha Ouloassekpa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Budisavljevic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00374" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zeder-Lutz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Dagkesamanskaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/nat.5120243482" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/EBC20220167" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.07.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115961" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03372120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pelus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bordes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchiba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Burnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm01156a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadoss Vijayaraj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2021.12.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124360" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160983v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42206-w" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886461v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Abbott" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Alber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Boraston" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwx089" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guieysse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Remaud Simeon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.07.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652804v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia a S Correia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Flint" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basl&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.217372" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wade Abbott" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey M Gloster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia O Fernandes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; a M Prates" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1006139" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Nicaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Marty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03057-09" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662671v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Bolam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefang Xie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.142133" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria A Money" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia M R Pires" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedita A Pinheiro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000071" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Cicortas Gunnarsson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Tunnicliffe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike P Williamson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J Gilbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20070128" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nordberg Karlsson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Brumer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwl038" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757221v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danelon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225757v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aime" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danelon Christophe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jousselin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227408v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757194v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747254v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227935v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227379v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227421v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228015v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230672v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petermann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budisavljevic P." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Men" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227306v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228057v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228027v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rom&#233;o" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Henras" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928332v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Akkerman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203428v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203447v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757181v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigouin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606959v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928432v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928538v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269243v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ochs" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153155v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3151-5_12" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153159v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3151-5_7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889114v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606816v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402125.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6899-2_10" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607885v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/406369.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6899-2_14" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228103v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228139v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153187v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154349v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05626954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ruzzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna-Joe Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Pardo Larrabeiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danelon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747267v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khamassi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aime" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danelon Christophe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jousselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791239v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ramos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ramillon-Delvolve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757194v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757192v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227306v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artico" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petermann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dianteill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budisavljevic P." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montanier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Men" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rom&#233;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Henras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Akkerman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Fernandez-Fuentes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606959v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Di Guilmi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ochs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564028v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564040v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mora&#239;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Bayer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanoun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564019v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747234v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747248v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Barba-Cedillo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944859v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944738v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928929v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Novikov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fermon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncassin Franck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966459v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Quast" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Bols" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944826v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269164v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeidi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kamak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163554" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989258v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artico" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peruch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Mingotaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2023.108106" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225419v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Vaha Ouloassekpa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Budisavljevic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00374" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201664v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zeder-Lutz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Dagkesamanskaya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/nat.5120243482" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038640v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/EBC20220167" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038634v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Y Montanier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101351" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03372120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pelus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bordes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchiba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Burnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm01156a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554277v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadoss Vijayaraj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2021.12.028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115961" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340154v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.07.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889096v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124360" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160983v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42206-w" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Abbott" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Alber" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Boraston" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwx089" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guieysse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Remaud Simeon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.07.029" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652804v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia a S Correia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Flint" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Zhu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basl&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.217372" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wade Abbott" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey M Gloster" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia O Fernandes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; a M Prates" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1006139" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662242v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Nicaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Marty" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03057-09" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662671v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Bolam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefang Xie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Liu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.142133" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria A Money" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia M R Pires" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedita A Pinheiro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000071" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478742v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Cicortas Gunnarsson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Tunnicliffe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike P Williamson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J Gilbert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20070128" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661610v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nordberg Karlsson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Brumer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwl038" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153159v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3151-5_7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153155v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3151-5_12" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889114v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606816v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402125.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6899-2_10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607885v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/406369.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6899-2_14" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228103v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228139v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153187v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154349v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>