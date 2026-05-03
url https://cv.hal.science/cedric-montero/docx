--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1813,260 +1813,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois, un matériau de prédilection pour l’éco-construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+                <w:t xml:space="preserve">Master Sciences du Bois : quelle formation pour les futurs chercheurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Burgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Montéro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Burgers</w:t>
+                <w:t xml:space="preserve">Christine Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-France Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs en Eco- composites et Composites Bio-sourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Alès, Mar 2019, ALES, France</w:t>
+              <w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826698v1</w:t>
+                <w:t xml:space="preserve">hal-02615458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Master Sciences du Bois : quelle formation pour les futurs chercheurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bois, un matériau de prédilection pour l’éco-construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Marchal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs en Eco- composites et Composites Bio-sourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Alès, Mar 2019, ALES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615458v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure/properties relationships of time-dependent behavior of wood -from understanding mechanisms to determining predictive indicators</w:t>
               </w:r>
@@ -2173,51 +2173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2629,280 +2629,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’un projet PEPS CNRS : GREENWOOD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Caré</w:t>
+                <w:t xml:space="preserve">Adaptation of Eurocode 5 standard to French hardwoods - Proposal of new hygroscopic equilibrium charts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées du GDR 3544 «Sciences du bois»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
+              <w:t xml:space="preserve">5th meeting of International Network on Timber Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939431v1</w:t>
+                <w:t xml:space="preserve">hal-01939383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de la variabilité des propriétés thermo-hydriques et mécaniques des feuillus en climat extérieur - Adaptation à l’Eurocode 5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sauvat</w:t>
+                <w:t xml:space="preserve">Présentation d’un projet PEPS CNRS : GREENWOOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">7èmes journées du GDR 3544 «Sciences du bois»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939537v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Eurocode 5 standard to French hardwoods - Proposal of new hygroscopic equilibrium charts</w:t>
+                <w:t xml:space="preserve">Identification de la variabilité des propriétés thermo-hydriques et mécaniques des feuillus en climat extérieur - Adaptation à l’Eurocode 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvat</w:t>
@@ -2933,73 +2933,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th meeting of International Network on Timber Engineering Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Tallin, Estonia</w:t>
+              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939383v1</w:t>
+                <w:t xml:space="preserve">hal-01939537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion de l’eau dans le bois en extérieur : Des résineux aux feuillus</w:t>
               </w:r>
@@ -3417,77 +3417,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'anisotropie dans la détermination des coefficients de variations hygroscopiques des bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3672,51 +3672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du comportement hygromécanique du Douglas à l'échelle du cerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4039,51 +4039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium 556</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Dresden, Germany</w:t>
@@ -5650,51 +5650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6552,51 +6552,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95B28006"/>
+    <w:nsid w:val="0387808D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6783,51 +6783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-montero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6152-4631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151174555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2883-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Varnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ulmet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01197-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939689v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gen&#233; Sera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vilches Casals" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Correal Modol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2019005000213" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gronvold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.11.025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Aido" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerschnitzki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hoerth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03008207.2014.923869" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin de Borst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jenkel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Legeas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Hunt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinet Camille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379319v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Darnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yun Hsieh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826698v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Thevenon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939212v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939431v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576822v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Alcantara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reynolds" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811431v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100628004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudass&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667803v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-montero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6152-4631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151174555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2883-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Varnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ulmet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01197-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939689v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gen&#233; Sera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vilches Casals" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Correal Modol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2019005000213" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gronvold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.11.025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Aido" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerschnitzki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hoerth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03008207.2014.923869" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin de Borst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jenkel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Legeas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Hunt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinet Camille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379319v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Darnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yun Hsieh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Thevenon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939212v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576822v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Alcantara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reynolds" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811431v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100628004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudass&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667803v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>