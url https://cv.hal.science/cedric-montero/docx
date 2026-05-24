--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,6497 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6445 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Montero </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur - Université de Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6152-4631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151174555</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=5fuCgqMAAAAJ+&user=mG-GROQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-2883-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature in a mass transfer simulation: application to wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ulmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (4), pp.943-962. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-020-01197-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber grading of pinus uncinata, a lesser known pine species from the Pyrenean mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gené Sera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Vilches Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Correal Modol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.261-276. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2019005000213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cellulose to the moisture-dependent elastic behaviour of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gronvold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.151-160. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2016.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between nanoscale mineral properties and calcein labeling in mineralizing bone surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Aido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kerschnitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Hoerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Burghammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connective Tissue Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.15-17. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/03008207.2014.923869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of wood: An integrative approach ranging from nanoscale to structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin de Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2012.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between wood elastic strain under bending and cellulose crystal strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hygromechanical history on the longitudinal mechanosorptive creep of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Legeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66, pp.757-764. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2011-0174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of physical and mechanical properties of oak wood from the medieval and contemporary framework of Notre- Dame-de-Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of Japanese Wood Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un dispositif de mesure automatisé et simultané des dimensions transverses et de la masse d’un échantillon de bois lors de variations d’humidité relative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Chambry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Journées Scientifiques du GDR "Sciences du Bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Mont de Marsan - Landes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation du LMGC au projet PEPS « FuturVieuxBois » du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinet Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées scientifiques du GDR 3544 « Sciences du bois » - Mont de Marsan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 « Sciences du bois, Oct 2025, Mont de Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des couplages hygrothermiques au sein de pierres naturelles de construction dans le contexte de l'habitat méditerranéen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide Uwizeyimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cevaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoMaD 2025 - Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale et modélisation du comportement hygromécanique transverse contraint des bois dans leur diversité d'usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Chambry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la cinétique de diffusion hydrique de bois sans défauts de feuillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yun Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journées du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le (re)nouveau des matériaux en bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Formation Activités du Bâtiment et des Travaux Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Sciences du Bois : quelle formation pour les futurs chercheurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois, un matériau de prédilection pour l’éco-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs en Eco- composites et Composites Bio-sourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès, Mar 2019, ALES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure/properties relationships of time-dependent behavior of wood -from understanding mechanisms to determining predictive indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yun Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois, des matériaux composites bio-sourcés fabriqués par l'Arbre pour l'Arbre : comment aider l'Homme les utiliser à leurs justes valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Jeunes Chercheurs Eco-composites et Composites Bio-sourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of diffusion models for outdoor condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mechanics of Time-Dependent Materials (MTDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles prédictifs du comportement physico-mécanique de pièces de bois pour la conception mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées Scientifiques du GDR 3544 "Sciences du Bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term mechanical behavior of hardwood species in outdoor conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mechanics of Time-Dependent Materials (MTDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Eurocode 5 standard to French hardwoods - Proposal of new hygroscopic equilibrium charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th meeting of International Network on Timber Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un projet PEPS CNRS : GREENWOOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Courtier-Murias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR 3544 «Sciences du bois»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la variabilité des propriétés thermo-hydriques et mécaniques des feuillus en climat extérieur - Adaptation à l’Eurocode 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de l’eau dans le bois en extérieur : Des résineux aux feuillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l'AUGC ( Association Universitaire de Génie Civil)..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une nouvelle méthode d'identification des paramètres de diffusion de l'eau dans différentes essences de bois en ambiance non contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'Association Universitaires de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations physico-mécaniques de sciages de 1er choix pour la conception mécanique : Application aux pins méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between wood hygromechanical description and deformation modification factors of Eurocode 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Timber Engineering (WCTE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'anisotropie dans la détermination des coefficients de variations hygroscopiques des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement à long terme des feuillus Français - Intégration aux Eurocode 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale du comportement hygromécanique du Douglas à l'échelle du cerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et modélisation de la diffusion dans le bois en ambiance non contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From wood hygromechanical interactions to timber structure longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 556</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of growth parameters on mountain pine wood properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 556</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions hygro-mécaniques et longévité des structures bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-reactor environment for combined micro-X-ray micro-Raman studies of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Di Cola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sztucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Washington D.C, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations physico-mécaniques de sciages de 1er choix en vue d'applications structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journées du GdR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a micro-reactor environment for combined microSAXS - microRaman at ID13, ESRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Di Cola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Burghammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Synchrotron Radiation Instrumentation (SRI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental aspects of scanning diffraction experiments with X-ray nano-beams at the ESRF microfocus beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Burghammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Di Cola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Synchrotron Radiation Instrumentation (SRI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale investigation of wood viscoelastic behavior using X-Ray diffraction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gronvold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FP0802 Workshop 'Micro Characterisation of Wood Material'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional micro-mechanics of plant tissues: assessing the contribution of cellulose to the mechanical behaviour of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gronvold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle du comportement élastique du bois à différents taux d'humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gronvold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du GdR Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution scanning diffractometry for wood microstructure observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Burghammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FP0802 Workshop 'Micro Characterisation of Wood Material'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between long term viscoelastic and mechanosorptive response of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FP0904 'Thermo-hydro-mechanical Wood behaviour and processing'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Biel, Switzerland. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale investigation of wood behavior after the elastic domain using X-Ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gronvold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hierarchical structure and mechanical characterisation of Wood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction use for nanostructural investigation of wood cellulose deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Computational Micro-Characterization techniques in Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between mechanosorptive and viscoelastic response of wood at high humidity level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. 6p., </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100628004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructural investigations of cellulose deformation by X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FP0802 Workshop on "Experimental and computational methods in wood micromechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et tenue du stand &amp;quot; le bois matériau moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bytebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale et modélisation hygrothermique de matériaux géosourcés et biosourcés soumis à des sollicitations climatiques transitoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide Uwizeyimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cevaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'automne 2025 du GDR MBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Douai, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling on determining the predictors of creep behavior on small clear wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yun Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Scientifiques du Groupement De Recherches (GDR) des Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the factors of creep behavior on small clear wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yun Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées Scientifiques du GDR des Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un dispositif de fluage de poutres métriques en vue de la détermination des comportements différés des feuillus français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées du GDR 3544 «Sciences du bois»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l'arbre, la cellule ose la cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement viscoélastique asymptotique du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00583101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6552,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0387808D"/>
+    <w:nsid w:val="9010F600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6783,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-montero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6152-4631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151174555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2883-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Varnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ulmet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01197-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939689v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gen&#233; Sera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vilches Casals" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Correal Modol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2019005000213" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gronvold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.11.025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Aido" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerschnitzki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hoerth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03008207.2014.923869" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin de Borst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jenkel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Legeas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Hunt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinet Camille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379319v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Darnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yun Hsieh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Thevenon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939212v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576822v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Alcantara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reynolds" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811431v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100628004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudass&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667803v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-montero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6152-4631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151174555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5fuCgqMAAAAJ+&amp;user=mG-GROQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2883-2010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Varnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ulmet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01197-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939689v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gen&#233; Sera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vilches Casals" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Correal Modol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2019005000213" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gronvold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.11.025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Aido" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerschnitzki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hoerth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03008207.2014.923869" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin de Borst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jenkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Legeas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Hunt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0174" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinet Camille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Darnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yun Hsieh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Thevenon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Alcantara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reynolds" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114295v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113300v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618630v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100628004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudass&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>