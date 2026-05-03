--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -967,793 +967,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of muscle length on voluntary activation of the plantar flexors in boys and men</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuro-mechanical adjustments to shod versus barefoot treadmill runs in the acute and delayed stretch-shortening cycle recovery phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Garcia Vicencio</w:t>
+                <w:t xml:space="preserve">Cedric Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Giustiniani</w:t>
+                <w:t xml:space="preserve">Violaine Sevrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Morel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Chavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3362-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (8), pp.738-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2015.1069379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594182v1</w:t>
+                <w:t xml:space="preserve">hal-01429959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuro-mechanical adjustments to shod versus barefoot treadmill runs in the acute and delayed stretch-shortening cycle recovery phases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Violaine Sevrez</w:t>
+                <w:t xml:space="preserve">Perception of Affordance during Short-Term Exposure to Weightlessness in Parabolic Flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bourrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chavet</w:t>
+                <w:t xml:space="preserve">Joseph Mcintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Berton</w:t>
+                <w:t xml:space="preserve">Pascal Despretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nicol</w:t>
+                <w:t xml:space="preserve">Marion Luyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (8), pp.738-745. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2015.1069379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429959v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Affordance during Short-Term Exposure to Weightlessness in Parabolic Flight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Bourrelly</w:t>
+                <w:t xml:space="preserve">Effect of muscle length on voluntary activation of the plantar flexors in boys and men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Kluka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Mcintyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Morio</w:t>
+                <w:t xml:space="preserve">Sebastian Garcia Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Despretz</w:t>
+                <w:t xml:space="preserve">Mathias Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Luyat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153598. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (5), pp.1043-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3362-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028430v1</w:t>
+                <w:t xml:space="preserve">hal-01594182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static vs. dynamic friction coefficients, which one to use in sports footwear research?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the Mechanisms of Neuromuscular Fatigue in Boys and Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Guéguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Kluka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia Vicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Jegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cardenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Footwear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19424280.2015.1038609⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (11), pp.2319-2328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028420v1</w:t>
+                <w:t xml:space="preserve">hal-01241067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Muscle Length on Voluntary Activation Level in Children and Adults</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static vs. dynamic friction coefficients, which one to use in sports footwear research?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Sissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/mss.0000000000000463⟩</w:t>
+              <w:t xml:space="preserve">Footwear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (sup1), pp.S63-S64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19424280.2015.1038609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659897v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Mechanisms of Neuromuscular Fatigue in Boys and Men</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Muscle Length on Voluntary Activation Level in Children and Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Kluka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaelle Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Cardenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 47 (11), pp.2319-2328. </w:t>
+              <w:t xml:space="preserve">, 2015, 47 (4), pp.718 - 724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/mss.0000000000000463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241067v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of footwear midsole hardness on females' lower limb kinetics and kinematics during cutting manoeuvres</w:t>
               </w:r>
@@ -1856,103 +1856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute and 2 days delayed effects of exhaustive stretch-shortening cycle exercise on barefoot walking and running patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Barla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (8), pp.2817-2827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2128,103 +2128,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time course of neuro-mechanical changes underlying stretch-shortening cycle during intermittent exhaustive rebound exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Androuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (9), pp.2295-2305. </w:t>
@@ -2256,287 +2256,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of footwear on foot motion during walking and running</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Morio</w:t>
+                <w:t xml:space="preserve">Relationship between biomechanical variables and sole viscoelasticity with fresh and fatigued running shoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark J. Lake</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Barla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.06.015⟩</w:t>
+              <w:t xml:space="preserve">Footwear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (sup1), pp.111-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19424280903063614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442065v1</w:t>
+                <w:t xml:space="preserve">hal-03028198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between biomechanical variables and sole viscoelasticity with fresh and fatigued running shoes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The influence of footwear on foot motion during walking and running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J. Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlie Barla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Footwear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1 (sup1), pp.111-113. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (13), pp.2081-2088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19424280903063614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028198v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2701,51 +2701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Kluka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
@@ -2943,51 +2943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duraffourg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delattre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1754337120957227" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028608v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poncet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume y Millet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815314" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flores" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2019.1606070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Biancarelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kluka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04233-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028564v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Herbaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.04.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2017.1313893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382900" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourrelly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Sissler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gueguen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.09.029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia Vicencio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Giustiniani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3362-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1069379" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcintyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Despretz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153598" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028420v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gu&#233;guen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2015.1038609" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Jegu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cardenoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000000463" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000697" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddoum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931556" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Barla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Barthelemy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2242-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MB6SKMBH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0b013e318269d9bb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Androuet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foissac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1859-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442065v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Lake" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.06.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280903063614" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bassac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia-Vicencio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duraffourg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delattre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1754337120957227" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028608v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poncet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume y Millet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815314" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flores" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2019.1606070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Biancarelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kluka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04233-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028564v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Herbaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.04.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2017.1313893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382900" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourrelly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Sissler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gueguen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.09.029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1069379" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcintyre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Despretz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia Vicencio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Giustiniani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3362-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Jegu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cardenoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000697" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gu&#233;guen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2015.1038609" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000000463" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddoum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931556" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Barla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Barthelemy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2242-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MB6SKMBH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0b013e318269d9bb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Androuet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foissac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1859-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280903063614" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Lake" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.06.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bassac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia-Vicencio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>