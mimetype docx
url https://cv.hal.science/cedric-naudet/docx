--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric NAUDET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cédric Naudet, Maître de conférences en sciences de l’éducation / Didactique de la géographie.Centre Interdisciplinaire de  recherche « Culture, Éducation, Formation, Travail » (CIRCEFT, EA 4384). Equipe Éducation et scolarisation (ESCOL).INSPE de Créteil / Université Paris-Est Créteil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7613-0077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches contribuent à développer une approche socio-didactique des phénomènes scolaires avec une attention particulière à la géographie scolaire, aux questions socialement vives –changement global, questions environnementales et aux usages des outils numériques.Mes travaux aspirent à analyser les mécanismes qui tiennent à l’écart des savoirs structurants d’une discipline des élèves qui ne parviennent pas à s’approprier les codes de la culture scolaire. J'ai particulièrement interrogé la thématique de l'explicitation.Mes recherches plus récentes interrogent l'usage des outils numérique dans l'Ecole (notamment l'usage des intelligences artificielles génératives), la formation des enseignants (question du développement professionnel) et la prise en compte de la diversité et de l'inclusion dans l'enseignement de la géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pensée spatiale (recherche IREMS Paris, coord. C. Naudet).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Perspectives autour de la démarche dite de &amp;quot;géographie expérientielle&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Usage des &amp;quot;fresques&amp;quot; dans l'enseignement de la géographie et des SVT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle générative et inégalités à partir de la géographie scolaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le &amp;quot;transfert&amp;quot; dans l'enseignement de la géographie (coord. Aurore Lecomte)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">V-Geoscied (recherche Erasmus plus, coord. C. Leininger-Frézal) : diversité et inclusion dans l'enseignement de la géographie et des sciences dans les curriculums européens. Je coordonne le WP2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail en îlots, approche socio-didactique (recherche au sein de RESEIDA, coord. P. Rayou)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation continue en constellation (recherche dans le cadre du PIA4, coord. J. Netter & C. Benveniste)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche achevés : thèse &amp;quot;expliciter les savoirs structurants de la géographie scolaire&amp;quot; ;V-Global (les démarches d'excursions virtuelles pour enseigner le changement global)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission enseignement à distance à l'Inspe de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil du CIRCEFT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'option &amp;quot;inégalités&amp;quot; du Master pratiques et ingénierie de la formation &amp;quot;éduquer au développement durable, former à transformer les pratiques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de l'agrégation externe d'Histoire pour l'épreuve de géographie (2025-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du CAFIPEMF académie de Créteil (depuis 2024)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de l’intelligence artificielle générative au lycée : un révélateur des inégalités socio-scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14y46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et esprit critique en géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 421 (1), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.421.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inégale perception de la complexité des questions climatiques : perspectives depuis la géographie du secondaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 20.1, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155sj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs émancipateurs à construire par les élèves en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pistes pour une géographie expérientielle dans l'enseignement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-thematiques/geographie-espaces-scolaires/geographie-a-l-ecole/pistes-geo-experientielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus spécifiques et malentendus transverses dans la géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.45-56. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n8i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’« expliciter » pourrait être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° Varia (E1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.hs7.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs déjà-là des élèves et géographie scolaire. L’apport d’une analyse sociodidactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (4), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol2iss4.50023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change Challenge in the Higher Education Curriculum on the Approach of Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sprenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change Challenge in the Higher Education Curriculum on the Approach of Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sprenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implicites de la géographie du secondaire : le cas de la métropolisation en classe de première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thémines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (4), http://journals.openedition.org.ezproxy.u-paris.fr/geocarrefour/21455. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.21455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using “Spontaneous Geography” to reason about environmental problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.nau.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie avec l’Intelligence Artificielle, approches expérientielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des IREM·S d’Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREMS de Paris, May 2025, Université de Paris, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses océaniques : des interactions en classe pour construire des savoirs ou pour dire de soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AECSE; SSRE, Jul 2025, Liège (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Developing a Guideline for Inclusive Geography Teaching: Challenges and Perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanising geography: people, place and space in a global world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogéo, May 2025, Skopje, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doit-on organiser les jeux asiatiques d’Hiver en Arabie Saoudite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner (avec) l’actualité du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de la Commission épistémologie, histoire et enseignement de la géographie du Comité Nationale Français de Géographie, May 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la construction d’une recherche sur la thématique de l’explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face to global change: a university challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprenger Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGEO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROGEO, Mar 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la complexité dans la géographie scolaire : l’exemple du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD; https://arcd2023.sciencesconf.org, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Global : interroger le développement de l’Education au développement durable à l’université et promouvoir des pratiques d’enseignement innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ÈME COLLOQUE DU RESUP FIN D’UN MONDE, NOUVEAU MONDE ? PENSER LES CHANGEMENTS DES SYSTÈMES D'ENSEIGNEMENT SUPÉRIEUR ET DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des territoires en surplomb dans la géographie scolaire ? L’exemple du concept de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une explicitation du concept de métropolisation organisée par une hybridation des savoirs depuis la géographie spontanée vers la géographie raisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internation des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, TOULOUSE (FRANCE), France. pp.184-204, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.j575-w973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans l'amélioration des pratiques d'enseignement : une recherche action basée sur l'apprentissage par l'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Inter-Congrès Aref 2023_Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des enseignant·es et chercheur·es en sciences de l’éducation; Centre de recherches Éducation et Formation, Nov 2023, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an analysis of the dominant disciplinary form of school geography in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU-CGE Conference: teaching geography, Past and future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes conceptuelles et heuristiques pour expliciter les concepts et les raisonnements scientifiques, Un éclairage par les didactiques de la géographie et des SVT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bosdeveix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l’ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://ardist2022.sciencesconf.org, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les interactions dans les classes de géographie en focalisant sur les acteurs : la géographie expérientielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using spontaneous geography to reason about environmental problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurogeo meeting Re-visioning geography for sustainability in the post-covid era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lesvos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching resources through experiential geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU-CGE Conference: Making connections, cooperation and networking in geography education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former les enseignants du supérieur à l’EDD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'IREMS de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet V-Global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Irems de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. 2023, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la classe de géographie un espace d’éveil à l’esprit critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation_réseau des INSPE_2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, en ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2025, Paideia, 2753597359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuf idées reçues sur l'enseignement de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-35656-086-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment articuler pratiques en classe et pratiques sociales de références ? Pistes pour une explicitation via la géographie expérientielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dahmouche H. &amp; Sénécail A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les notions de pratique(s) et d’activité(s) dans la recherche contemporaine en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2024, Éducation et didactiques, 978-2-7574-3987-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter les savoirs structurants de la géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Cité, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UNIP7261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05069701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et diversité des approches empiriques et théoriques des recherches dans les didactiques (histoire, géographie et l’éducation à la citoyenneté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDEGEC24 : colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967468v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes pour une géographie expérientielle dans l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric NAUDET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cédric Naudet, Maître de conférences en sciences de l’éducation / Didactique de la géographie.Centre Interdisciplinaire de  recherche « Culture, Éducation, Formation, Travail » (CIRCEFT, EA 4384). Equipe Éducation et scolarisation (ESCOL).INSPE de Créteil / Université Paris-Est Créteil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7613-0077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches contribuent à développer une approche socio-didactique des phénomènes scolaires avec une attention particulière à la géographie scolaire, aux questions socialement vives –changement global, questions environnementales et aux usages des outils numériques.Mes travaux aspirent à analyser les mécanismes qui tiennent à l’écart des savoirs structurants d’une discipline des élèves qui ne parviennent pas à s’approprier les codes de la culture scolaire. J'ai particulièrement interrogé la thématique de l'explicitation.Mes recherches plus récentes interrogent l'usage des outils numérique dans l'Ecole (notamment l'usage des intelligences artificielles génératives), la formation des enseignants (question du développement professionnel) et la prise en compte de la diversité et de l'inclusion dans l'enseignement de la géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pensée spatiale (recherche IREMS Paris, coord. C. Naudet).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Perspectives autour de la démarche dite de &amp;quot;géographie expérientielle&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Usage des &amp;quot;fresques&amp;quot; dans l'enseignement de la géographie et des SVT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle générative et inégalités à partir de la géographie scolaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le &amp;quot;transfert&amp;quot; dans l'enseignement de la géographie (coord. Aurore Lecomte)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">V-Geoscied (recherche Erasmus plus, coord. C. Leininger-Frézal) : diversité et inclusion dans l'enseignement de la géographie et des sciences dans les curriculums européens. Je coordonne le WP2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail en îlots, approche socio-didactique (recherche au sein de RESEIDA, coord. P. Rayou)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation continue en constellation (recherche dans le cadre du PIA4, coord. J. Netter & C. Benveniste)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche achevés : thèse &amp;quot;expliciter les savoirs structurants de la géographie scolaire&amp;quot; ;V-Global (les démarches d'excursions virtuelles pour enseigner le changement global)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission enseignement à distance à l'Inspe de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil du CIRCEFT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'option &amp;quot;inégalités&amp;quot; du Master pratiques et ingénierie de la formation &amp;quot;éduquer au développement durable, former à transformer les pratiques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de l'agrégation externe d'Histoire pour l'épreuve de géographie (2025-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du CAFIPEMF académie de Créteil (depuis 2024)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte conceptuelle en géographie. Un outil pour expliciter les savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 39-40 (1-2), pp.225-256. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdid1.039.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de l’intelligence artificielle générative au lycée : un révélateur des inégalités socio-scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14y46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et esprit critique en géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 421 (1), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.421.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inégale perception de la complexité des questions climatiques : perspectives depuis la géographie du secondaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 20.1, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155sj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs émancipateurs à construire par les élèves en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pistes pour une géographie expérientielle dans l'enseignement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-thematiques/geographie-espaces-scolaires/geographie-a-l-ecole/pistes-geo-experientielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus spécifiques et malentendus transverses dans la géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.45-56. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n8i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’« expliciter » pourrait être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° Varia (E1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.hs7.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs déjà-là des élèves et géographie scolaire. L’apport d’une analyse sociodidactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (4), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol2iss4.50023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change Challenge in the Higher Education Curriculum on the Approach of Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sprenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implicites de la géographie du secondaire : le cas de la métropolisation en classe de première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thémines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (4), http://journals.openedition.org.ezproxy.u-paris.fr/geocarrefour/21455. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.21455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using “Spontaneous Geography” to reason about environmental problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.nau.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses océaniques : des interactions en classe pour construire des savoirs ou pour dire de soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AECSE; SSRE, Jul 2025, Liège (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie avec l’Intelligence Artificielle, approches expérientielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des IREM·S d’Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREMS de Paris, May 2025, Université de Paris, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Developing a Guideline for Inclusive Geography Teaching: Challenges and Perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanising geography: people, place and space in a global world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogéo, May 2025, Skopje, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doit-on organiser les jeux asiatiques d’Hiver en Arabie Saoudite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner (avec) l’actualité du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de la Commission épistémologie, histoire et enseignement de la géographie du Comité Nationale Français de Géographie, May 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la construction d’une recherche sur la thématique de l’explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face to global change: a university challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprenger Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGEO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROGEO, Mar 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la complexité dans la géographie scolaire : l’exemple du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD; https://arcd2023.sciencesconf.org, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Global : interroger le développement de l’Education au développement durable à l’université et promouvoir des pratiques d’enseignement innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ÈME COLLOQUE DU RESUP FIN D’UN MONDE, NOUVEAU MONDE ? PENSER LES CHANGEMENTS DES SYSTÈMES D'ENSEIGNEMENT SUPÉRIEUR ET DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des territoires en surplomb dans la géographie scolaire ? L’exemple du concept de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une explicitation du concept de métropolisation organisée par une hybridation des savoirs depuis la géographie spontanée vers la géographie raisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internation des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, TOULOUSE (FRANCE), France. pp.184-204, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.j575-w973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans l'amélioration des pratiques d'enseignement : une recherche action basée sur l'apprentissage par l'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Inter-Congrès Aref 2023_Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des enseignant·es et chercheur·es en sciences de l’éducation; Centre de recherches Éducation et Formation, Nov 2023, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes conceptuelles et heuristiques pour expliciter les concepts et les raisonnements scientifiques, Un éclairage par les didactiques de la géographie et des SVT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bosdeveix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l’ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://ardist2022.sciencesconf.org, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an analysis of the dominant disciplinary form of school geography in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU-CGE Conference: teaching geography, Past and future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les interactions dans les classes de géographie en focalisant sur les acteurs : la géographie expérientielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using spontaneous geography to reason about environmental problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurogeo meeting Re-visioning geography for sustainability in the post-covid era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lesvos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching resources through experiential geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU-CGE Conference: Making connections, cooperation and networking in geography education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former les enseignants du supérieur à l’EDD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'IREMS de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet V-Global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Irems de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la classe de géographie un espace d’éveil à l’esprit critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation_réseau des INSPE_2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, en ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2025, Paideia, 2753597359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuf idées reçues sur l'enseignement de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-35656-086-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment articuler pratiques en classe et pratiques sociales de références ? Pistes pour une explicitation via la géographie expérientielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dahmouche H. &amp; Sénécail A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les notions de pratique(s) et d’activité(s) dans la recherche contemporaine en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2024, Éducation et didactiques, 978-2-7574-3987-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter les savoirs structurants de la géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Cité, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UNIP7261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05069701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et diversité des approches empiriques et théoriques des recherches dans les didactiques (histoire, géographie et l’éducation à la citoyenneté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDEGEC24 : colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967468v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes pour une géographie expérientielle dans l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="632F54BE"/>
+    <w:nsid w:val="DE765D59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F65CBA5E"/>
+    <w:nsid w:val="66FEBB90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7B742ED1"/>
+    <w:nsid w:val="E7B16F68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="33A3A8D3"/>
+    <w:nsid w:val="4FF0BF22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-naudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7613-0077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y46" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.421.0091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372858v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155sj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n8i" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs7.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Luisa De L&#225;zaro-Torres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez Domenech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Heidari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.lei.14.2.001.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21455" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.nau.271" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556749v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Sandra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.j575-w973" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740661v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05069701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7261" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967468v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-naudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7613-0077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Behr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.039.0225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y46" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.421.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155sj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n8i" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs7.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Luisa De L&#225;zaro-Torres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez Domenech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Heidari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.lei.14.2.001.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.nau.271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241404v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Sandra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.j575-w973" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05069701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7261" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967468v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>