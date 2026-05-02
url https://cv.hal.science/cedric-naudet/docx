--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric NAUDET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cédric Naudet, Maître de conférences en sciences de l’éducation / Didactique de la géographie.Centre Interdisciplinaire de  recherche « Culture, Éducation, Formation, Travail » (CIRCEFT, EA 4384). Equipe Éducation et scolarisation (ESCOL).INSPE de Créteil / Université Paris-Est Créteil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7613-0077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches contribuent à développer une approche socio-didactique des phénomènes scolaires avec une attention particulière à la géographie scolaire, aux questions socialement vives –changement global, questions environnementales et aux usages des outils numériques.Mes travaux aspirent à analyser les mécanismes qui tiennent à l’écart des savoirs structurants d’une discipline des élèves qui ne parviennent pas à s’approprier les codes de la culture scolaire. J'ai particulièrement interrogé la thématique de l'explicitation.Mes recherches plus récentes interrogent l'usage des outils numérique dans l'Ecole (notamment l'usage des intelligences artificielles génératives), la formation des enseignants (question du développement professionnel) et la prise en compte de la diversité et de l'inclusion dans l'enseignement de la géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pensée spatiale (recherche IREMS Paris, coord. C. Naudet).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Perspectives autour de la démarche dite de &amp;quot;géographie expérientielle&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Usage des &amp;quot;fresques&amp;quot; dans l'enseignement de la géographie et des SVT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle générative et inégalités à partir de la géographie scolaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le &amp;quot;transfert&amp;quot; dans l'enseignement de la géographie (coord. Aurore Lecomte)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">V-Geoscied (recherche Erasmus plus, coord. C. Leininger-Frézal) : diversité et inclusion dans l'enseignement de la géographie et des sciences dans les curriculums européens. Je coordonne le WP2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail en îlots, approche socio-didactique (recherche au sein de RESEIDA, coord. P. Rayou)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation continue en constellation (recherche dans le cadre du PIA4, coord. J. Netter & C. Benveniste)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche achevés : thèse &amp;quot;expliciter les savoirs structurants de la géographie scolaire&amp;quot; ;V-Global (les démarches d'excursions virtuelles pour enseigner le changement global)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission enseignement à distance à l'Inspe de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil du CIRCEFT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'option &amp;quot;inégalités&amp;quot; du Master pratiques et ingénierie de la formation &amp;quot;éduquer au développement durable, former à transformer les pratiques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de l'agrégation externe d'Histoire pour l'épreuve de géographie (2025-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du CAFIPEMF académie de Créteil (depuis 2024)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte conceptuelle en géographie. Un outil pour expliciter les savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 39-40 (1-2), pp.225-256. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdid1.039.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de l’intelligence artificielle générative au lycée : un révélateur des inégalités socio-scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14y46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et esprit critique en géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 421 (1), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.421.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inégale perception de la complexité des questions climatiques : perspectives depuis la géographie du secondaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 20.1, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155sj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs émancipateurs à construire par les élèves en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pistes pour une géographie expérientielle dans l'enseignement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-thematiques/geographie-espaces-scolaires/geographie-a-l-ecole/pistes-geo-experientielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus spécifiques et malentendus transverses dans la géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.45-56. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n8i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’« expliciter » pourrait être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° Varia (E1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.hs7.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs déjà-là des élèves et géographie scolaire. L’apport d’une analyse sociodidactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (4), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol2iss4.50023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change Challenge in the Higher Education Curriculum on the Approach of Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sprenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implicites de la géographie du secondaire : le cas de la métropolisation en classe de première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thémines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (4), http://journals.openedition.org.ezproxy.u-paris.fr/geocarrefour/21455. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.21455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using “Spontaneous Geography” to reason about environmental problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.nau.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses océaniques : des interactions en classe pour construire des savoirs ou pour dire de soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AECSE; SSRE, Jul 2025, Liège (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie avec l’Intelligence Artificielle, approches expérientielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des IREM·S d’Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREMS de Paris, May 2025, Université de Paris, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Developing a Guideline for Inclusive Geography Teaching: Challenges and Perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanising geography: people, place and space in a global world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogéo, May 2025, Skopje, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doit-on organiser les jeux asiatiques d’Hiver en Arabie Saoudite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner (avec) l’actualité du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de la Commission épistémologie, histoire et enseignement de la géographie du Comité Nationale Français de Géographie, May 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la construction d’une recherche sur la thématique de l’explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face to global change: a university challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprenger Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGEO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROGEO, Mar 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la complexité dans la géographie scolaire : l’exemple du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD; https://arcd2023.sciencesconf.org, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Global : interroger le développement de l’Education au développement durable à l’université et promouvoir des pratiques d’enseignement innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ÈME COLLOQUE DU RESUP FIN D’UN MONDE, NOUVEAU MONDE ? PENSER LES CHANGEMENTS DES SYSTÈMES D'ENSEIGNEMENT SUPÉRIEUR ET DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des territoires en surplomb dans la géographie scolaire ? L’exemple du concept de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une explicitation du concept de métropolisation organisée par une hybridation des savoirs depuis la géographie spontanée vers la géographie raisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internation des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, TOULOUSE (FRANCE), France. pp.184-204, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.j575-w973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans l'amélioration des pratiques d'enseignement : une recherche action basée sur l'apprentissage par l'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Inter-Congrès Aref 2023_Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des enseignant·es et chercheur·es en sciences de l’éducation; Centre de recherches Éducation et Formation, Nov 2023, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes conceptuelles et heuristiques pour expliciter les concepts et les raisonnements scientifiques, Un éclairage par les didactiques de la géographie et des SVT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bosdeveix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l’ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://ardist2022.sciencesconf.org, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an analysis of the dominant disciplinary form of school geography in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU-CGE Conference: teaching geography, Past and future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les interactions dans les classes de géographie en focalisant sur les acteurs : la géographie expérientielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using spontaneous geography to reason about environmental problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurogeo meeting Re-visioning geography for sustainability in the post-covid era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lesvos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching resources through experiential geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU-CGE Conference: Making connections, cooperation and networking in geography education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former les enseignants du supérieur à l’EDD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'IREMS de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet V-Global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Irems de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la classe de géographie un espace d’éveil à l’esprit critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation_réseau des INSPE_2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, en ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2025, Paideia, 2753597359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuf idées reçues sur l'enseignement de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-35656-086-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment articuler pratiques en classe et pratiques sociales de références ? Pistes pour une explicitation via la géographie expérientielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dahmouche H. &amp; Sénécail A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les notions de pratique(s) et d’activité(s) dans la recherche contemporaine en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2024, Éducation et didactiques, 978-2-7574-3987-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter les savoirs structurants de la géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Cité, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UNIP7261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05069701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et diversité des approches empiriques et théoriques des recherches dans les didactiques (histoire, géographie et l’éducation à la citoyenneté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDEGEC24 : colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967468v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes pour une géographie expérientielle dans l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric NAUDET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cédric Naudet, Maître de conférences en sciences de l’éducation / Didactique de la géographie.Centre Interdisciplinaire de  recherche « Culture, Éducation, Formation, Travail » (CIRCEFT, EA 4384). Equipe Éducation et scolarisation (ESCOL).INSPE de Créteil / Université Paris-Est Créteil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7613-0077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches contribuent à développer une approche socio-didactique des phénomènes scolaires avec une attention particulière à la géographie scolaire, aux questions socialement vives –changement global, questions environnementales et aux usages des outils numériques.Mes travaux aspirent à analyser les mécanismes qui tiennent à l’écart des savoirs structurants d’une discipline des élèves qui ne parviennent pas à s’approprier les codes de la culture scolaire. J'ai particulièrement interrogé la thématique de l'explicitation.Mes recherches plus récentes interrogent l'usage des outils numérique dans l'Ecole (notamment l'usage des intelligences artificielles génératives), la formation des enseignants (question du développement professionnel) et la prise en compte de la diversité et de l'inclusion dans l'enseignement de la géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pensée spatiale (recherche IREMS Paris, coord. C. Naudet).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Perspectives autour de la démarche dite de &amp;quot;géographie expérientielle&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Usage des &amp;quot;fresques&amp;quot; dans l'enseignement de la géographie et des SVT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle générative et inégalités à partir de la géographie scolaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le &amp;quot;transfert&amp;quot; dans l'enseignement de la géographie (coord. Aurore Lecomte)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">V-Geoscied (recherche Erasmus plus, coord. C. Leininger-Frézal) : diversité et inclusion dans l'enseignement de la géographie et des sciences dans les curriculums européens. Je coordonne le WP2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail en îlots, approche socio-didactique (recherche au sein de RESEIDA, coord. P. Rayou)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation continue en constellation (recherche dans le cadre du PIA4, coord. J. Netter & C. Benveniste)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche achevés : thèse &amp;quot;expliciter les savoirs structurants de la géographie scolaire&amp;quot; ;V-Global (les démarches d'excursions virtuelles pour enseigner le changement global)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission enseignement à distance à l'Inspe de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil du CIRCEFT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'option &amp;quot;inégalités&amp;quot; du Master pratiques et ingénierie de la formation &amp;quot;éduquer au développement durable, former à transformer les pratiques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de l'agrégation externe d'Histoire pour l'épreuve de géographie (2025-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du CAFIPEMF académie de Créteil (depuis 2024)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte conceptuelle en géographie. Un outil pour expliciter les savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 39-40 (1-2), pp.225-256. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdid1.039.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs émancipateurs à construire par les élèves en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de l’intelligence artificielle générative au lycée : un révélateur des inégalités socio-scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14y46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et esprit critique en géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 421 (1), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.421.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inégale perception de la complexité des questions climatiques : perspectives depuis la géographie du secondaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 20.1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155sj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs déjà-là des élèves et géographie scolaire. L’apport d’une analyse sociodidactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (4), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol2iss4.50023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pistes pour une géographie expérientielle dans l'enseignement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-thematiques/geographie-espaces-scolaires/geographie-a-l-ecole/pistes-geo-experientielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus spécifiques et malentendus transverses dans la géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.45-56. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n8i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’« expliciter » pourrait être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° Varia (E1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.hs7.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implicites de la géographie du secondaire : le cas de la métropolisation en classe de première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thémines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (4), http://journals.openedition.org.ezproxy.u-paris.fr/geocarrefour/21455. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.21455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change Challenge in the Higher Education Curriculum on the Approach of Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sprenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using “Spontaneous Geography” to reason about environmental problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.nau.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie avec l’Intelligence Artificielle, approches expérientielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des IREM·S d’Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREMS de Paris, May 2025, Université de Paris, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses océaniques : des interactions en classe pour construire des savoirs ou pour dire de soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AECSE; SSRE, Jul 2025, Liège (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Developing a Guideline for Inclusive Geography Teaching: Challenges and Perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanising geography: people, place and space in a global world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogéo, May 2025, Skopje, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doit-on organiser les jeux asiatiques d’Hiver en Arabie Saoudite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner (avec) l’actualité du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de la Commission épistémologie, histoire et enseignement de la géographie du Comité Nationale Français de Géographie, May 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la construction d’une recherche sur la thématique de l’explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une explicitation du concept de métropolisation organisée par une hybridation des savoirs depuis la géographie spontanée vers la géographie raisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internation des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, TOULOUSE (FRANCE), France. pp.184-204, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.j575-w973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans l'amélioration des pratiques d'enseignement : une recherche action basée sur l'apprentissage par l'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Inter-Congrès Aref 2023_Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des enseignant·es et chercheur·es en sciences de l’éducation; Centre de recherches Éducation et Formation, Nov 2023, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face to global change: a university challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprenger Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGEO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROGEO, Mar 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la complexité dans la géographie scolaire : l’exemple du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD; https://arcd2023.sciencesconf.org, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Global : interroger le développement de l’Education au développement durable à l’université et promouvoir des pratiques d’enseignement innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ÈME COLLOQUE DU RESUP FIN D’UN MONDE, NOUVEAU MONDE ? PENSER LES CHANGEMENTS DES SYSTÈMES D'ENSEIGNEMENT SUPÉRIEUR ET DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des territoires en surplomb dans la géographie scolaire ? L’exemple du concept de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an analysis of the dominant disciplinary form of school geography in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU-CGE Conference: teaching geography, Past and future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes conceptuelles et heuristiques pour expliciter les concepts et les raisonnements scientifiques, Un éclairage par les didactiques de la géographie et des SVT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bosdeveix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l’ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://ardist2022.sciencesconf.org, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les interactions dans les classes de géographie en focalisant sur les acteurs : la géographie expérientielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using spontaneous geography to reason about environmental problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurogeo meeting Re-visioning geography for sustainability in the post-covid era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lesvos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching resources through experiential geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU-CGE Conference: Making connections, cooperation and networking in geography education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former les enseignants du supérieur à l’EDD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'IREMS de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet V-Global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Irems de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. 2023, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la classe de géographie un espace d’éveil à l’esprit critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation_réseau des INSPE_2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, en ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2025, Paideia, 2753597359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuf idées reçues sur l'enseignement de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-35656-086-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment articuler pratiques en classe et pratiques sociales de références ? Pistes pour une explicitation via la géographie expérientielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dahmouche H. &amp; Sénécail A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les notions de pratique(s) et d’activité(s) dans la recherche contemporaine en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2024, Éducation et didactiques, 978-2-7574-3987-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter les savoirs structurants de la géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Cité, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UNIP7261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05069701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et diversité des approches empiriques et théoriques des recherches dans les didactiques (histoire, géographie et l’éducation à la citoyenneté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDEGEC24 : colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967468v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes pour une géographie expérientielle dans l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE765D59"/>
+    <w:nsid w:val="785AE1EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66FEBB90"/>
+    <w:nsid w:val="CB420FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E7B16F68"/>
+    <w:nsid w:val="FC8B45EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4FF0BF22"/>
+    <w:nsid w:val="1EB915AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-naudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7613-0077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Behr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.039.0225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y46" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.421.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155sj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n8i" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs7.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Luisa De L&#225;zaro-Torres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez Domenech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Heidari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.lei.14.2.001.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.nau.271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241404v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Sandra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.j575-w973" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05069701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7261" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967468v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-naudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7613-0077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Behr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.039.0225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316819v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y46" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.421.0091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155sj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n8i" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs7.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21455" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Luisa De L&#225;zaro-Torres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez Domenech" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Heidari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.lei.14.2.001.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.nau.271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.j575-w973" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Sandra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05069701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7261" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967468v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>