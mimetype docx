--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric NAUDET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cédric Naudet, Maître de conférences en sciences de l’éducation / Didactique de la géographie.Centre Interdisciplinaire de  recherche « Culture, Éducation, Formation, Travail » (CIRCEFT, EA 4384). Equipe Éducation et scolarisation (ESCOL).INSPE de Créteil / Université Paris-Est Créteil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7613-0077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches contribuent à développer une approche socio-didactique des phénomènes scolaires avec une attention particulière à la géographie scolaire, aux questions socialement vives –changement global, questions environnementales et aux usages des outils numériques.Mes travaux aspirent à analyser les mécanismes qui tiennent à l’écart des savoirs structurants d’une discipline des élèves qui ne parviennent pas à s’approprier les codes de la culture scolaire. J'ai particulièrement interrogé la thématique de l'explicitation.Mes recherches plus récentes interrogent l'usage des outils numérique dans l'Ecole (notamment l'usage des intelligences artificielles génératives), la formation des enseignants (question du développement professionnel) et la prise en compte de la diversité et de l'inclusion dans l'enseignement de la géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pensée spatiale (recherche IREMS Paris, coord. C. Naudet).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Perspectives autour de la démarche dite de &amp;quot;géographie expérientielle&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Usage des &amp;quot;fresques&amp;quot; dans l'enseignement de la géographie et des SVT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle générative et inégalités à partir de la géographie scolaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le &amp;quot;transfert&amp;quot; dans l'enseignement de la géographie (coord. Aurore Lecomte)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">V-Geoscied (recherche Erasmus plus, coord. C. Leininger-Frézal) : diversité et inclusion dans l'enseignement de la géographie et des sciences dans les curriculums européens. Je coordonne le WP2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail en îlots, approche socio-didactique (recherche au sein de RESEIDA, coord. P. Rayou)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation continue en constellation (recherche dans le cadre du PIA4, coord. J. Netter & C. Benveniste)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche achevés : thèse &amp;quot;expliciter les savoirs structurants de la géographie scolaire&amp;quot; ;V-Global (les démarches d'excursions virtuelles pour enseigner le changement global)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission enseignement à distance à l'Inspe de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil du CIRCEFT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'option &amp;quot;inégalités&amp;quot; du Master pratiques et ingénierie de la formation &amp;quot;éduquer au développement durable, former à transformer les pratiques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de l'agrégation externe d'Histoire pour l'épreuve de géographie (2025-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du CAFIPEMF académie de Créteil (depuis 2024)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte conceptuelle en géographie. Un outil pour expliciter les savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 39-40 (1-2), pp.225-256. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdid1.039.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs émancipateurs à construire par les élèves en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de l’intelligence artificielle générative au lycée : un révélateur des inégalités socio-scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14y46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et esprit critique en géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 421 (1), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.421.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inégale perception de la complexité des questions climatiques : perspectives depuis la géographie du secondaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 20.1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155sj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs déjà-là des élèves et géographie scolaire. L’apport d’une analyse sociodidactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (4), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol2iss4.50023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pistes pour une géographie expérientielle dans l'enseignement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-thematiques/geographie-espaces-scolaires/geographie-a-l-ecole/pistes-geo-experientielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus spécifiques et malentendus transverses dans la géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.45-56. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n8i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’« expliciter » pourrait être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° Varia (E1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.hs7.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implicites de la géographie du secondaire : le cas de la métropolisation en classe de première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thémines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (4), http://journals.openedition.org.ezproxy.u-paris.fr/geocarrefour/21455. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.21455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change Challenge in the Higher Education Curriculum on the Approach of Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sprenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using “Spontaneous Geography” to reason about environmental problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.nau.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie avec l’Intelligence Artificielle, approches expérientielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des IREM·S d’Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREMS de Paris, May 2025, Université de Paris, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses océaniques : des interactions en classe pour construire des savoirs ou pour dire de soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AECSE; SSRE, Jul 2025, Liège (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Developing a Guideline for Inclusive Geography Teaching: Challenges and Perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanising geography: people, place and space in a global world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogéo, May 2025, Skopje, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doit-on organiser les jeux asiatiques d’Hiver en Arabie Saoudite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner (avec) l’actualité du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de la Commission épistémologie, histoire et enseignement de la géographie du Comité Nationale Français de Géographie, May 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la construction d’une recherche sur la thématique de l’explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une explicitation du concept de métropolisation organisée par une hybridation des savoirs depuis la géographie spontanée vers la géographie raisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internation des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, TOULOUSE (FRANCE), France. pp.184-204, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.j575-w973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans l'amélioration des pratiques d'enseignement : une recherche action basée sur l'apprentissage par l'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Inter-Congrès Aref 2023_Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des enseignant·es et chercheur·es en sciences de l’éducation; Centre de recherches Éducation et Formation, Nov 2023, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face to global change: a university challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprenger Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGEO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROGEO, Mar 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la complexité dans la géographie scolaire : l’exemple du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD; https://arcd2023.sciencesconf.org, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Global : interroger le développement de l’Education au développement durable à l’université et promouvoir des pratiques d’enseignement innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ÈME COLLOQUE DU RESUP FIN D’UN MONDE, NOUVEAU MONDE ? PENSER LES CHANGEMENTS DES SYSTÈMES D'ENSEIGNEMENT SUPÉRIEUR ET DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des territoires en surplomb dans la géographie scolaire ? L’exemple du concept de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an analysis of the dominant disciplinary form of school geography in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU-CGE Conference: teaching geography, Past and future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes conceptuelles et heuristiques pour expliciter les concepts et les raisonnements scientifiques, Un éclairage par les didactiques de la géographie et des SVT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bosdeveix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l’ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://ardist2022.sciencesconf.org, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les interactions dans les classes de géographie en focalisant sur les acteurs : la géographie expérientielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using spontaneous geography to reason about environmental problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurogeo meeting Re-visioning geography for sustainability in the post-covid era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lesvos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching resources through experiential geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU-CGE Conference: Making connections, cooperation and networking in geography education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former les enseignants du supérieur à l’EDD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'IREMS de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet V-Global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Irems de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. 2023, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la classe de géographie un espace d’éveil à l’esprit critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation_réseau des INSPE_2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, en ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2025, Paideia, 2753597359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuf idées reçues sur l'enseignement de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-35656-086-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment articuler pratiques en classe et pratiques sociales de références ? Pistes pour une explicitation via la géographie expérientielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dahmouche H. &amp; Sénécail A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les notions de pratique(s) et d’activité(s) dans la recherche contemporaine en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2024, Éducation et didactiques, 978-2-7574-3987-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter les savoirs structurants de la géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Cité, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UNIP7261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05069701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et diversité des approches empiriques et théoriques des recherches dans les didactiques (histoire, géographie et l’éducation à la citoyenneté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDEGEC24 : colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967468v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes pour une géographie expérientielle dans l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric NAUDET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cédric Naudet, Maître de conférences en sciences de l’éducation / Didactique de la géographie.Centre Interdisciplinaire de  recherche « Culture, Éducation, Formation, Travail » (CIRCEFT, EA 4384). Equipe Éducation et scolarisation (ESCOL).INSPE de Créteil / Université Paris-Est Créteil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7613-0077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches contribuent à développer une approche socio-didactique des phénomènes scolaires avec une attention particulière à la géographie scolaire, aux questions socialement vives –changement global, questions environnementales et aux usages des outils numériques.Mes travaux aspirent à analyser les mécanismes qui tiennent à l’écart des savoirs structurants d’une discipline des élèves qui ne parviennent pas à s’approprier les codes de la culture scolaire. J'ai particulièrement interrogé la thématique de l'explicitation.Mes recherches plus récentes interrogent l'usage des outils numérique dans l'Ecole (notamment l'usage des intelligences artificielles génératives), la formation des enseignants (question du développement professionnel) et la prise en compte de la diversité et de l'inclusion dans l'enseignement de la géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pensée spatiale (recherche IREMS Paris, coord. C. Naudet).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Perspectives autour de la démarche dite de &amp;quot;géographie expérientielle&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Usage des &amp;quot;fresques&amp;quot; dans l'enseignement de la géographie et des SVT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle générative et inégalités à partir de la géographie scolaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le &amp;quot;transfert&amp;quot; dans l'enseignement de la géographie (coord. Aurore Lecomte)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">V-Geoscied (recherche Erasmus plus, coord. C. Leininger-Frézal) : diversité et inclusion dans l'enseignement de la géographie et des sciences dans les curriculums européens. Je coordonne le WP2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail en îlots, approche socio-didactique (recherche au sein de RESEIDA, coord. P. Rayou)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation continue en constellation (recherche dans le cadre du PIA4, coord. J. Netter & C. Benveniste)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche achevés : thèse &amp;quot;expliciter les savoirs structurants de la géographie scolaire&amp;quot; ;V-Global (les démarches d'excursions virtuelles pour enseigner le changement global)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission enseignement à distance à l'Inspe de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil du CIRCEFT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'option &amp;quot;inégalités&amp;quot; du Master pratiques et ingénierie de la formation &amp;quot;éduquer au développement durable, former à transformer les pratiques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de l'agrégation externe d'Histoire pour l'épreuve de géographie (2025-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du CAFIPEMF académie de Créteil (depuis 2024)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte conceptuelle en géographie. Un outil pour expliciter les savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 39-40 (1-2), pp.225-256. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdid1.039.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de l’intelligence artificielle générative au lycée : un révélateur des inégalités socio-scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14y46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et esprit critique en géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 421 (1), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.421.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inégale perception de la complexité des questions climatiques : perspectives depuis la géographie du secondaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 20.1, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155sj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs émancipateurs à construire par les élèves en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pistes pour une géographie expérientielle dans l'enseignement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-thematiques/geographie-espaces-scolaires/geographie-a-l-ecole/pistes-geo-experientielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus spécifiques et malentendus transverses dans la géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.45-56. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n8i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’« expliciter » pourrait être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° Varia (E1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.hs7.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs déjà-là des élèves et géographie scolaire. L’apport d’une analyse sociodidactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (4), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol2iss4.50023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change Challenge in the Higher Education Curriculum on the Approach of Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sprenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implicites de la géographie du secondaire : le cas de la métropolisation en classe de première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thémines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (4), http://journals.openedition.org.ezproxy.u-paris.fr/geocarrefour/21455. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.21455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using “Spontaneous Geography” to reason about environmental problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.nau.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses océaniques : des interactions en classe pour construire des savoirs ou pour dire de soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AECSE; SSRE, Jul 2025, Liège (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie avec l’Intelligence Artificielle, approches expérientielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des IREM·S d’Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREMS de Paris, May 2025, Université de Paris, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Developing a Guideline for Inclusive Geography Teaching: Challenges and Perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanising geography: people, place and space in a global world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogéo, May 2025, Skopje, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doit-on organiser les jeux asiatiques d’Hiver en Arabie Saoudite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner (avec) l’actualité du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de la Commission épistémologie, histoire et enseignement de la géographie du Comité Nationale Français de Géographie, May 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la construction d’une recherche sur la thématique de l’explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face to global change: a university challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprenger Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGEO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROGEO, Mar 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la complexité dans la géographie scolaire : l’exemple du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD; https://arcd2023.sciencesconf.org, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Global : interroger le développement de l’Education au développement durable à l’université et promouvoir des pratiques d’enseignement innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ÈME COLLOQUE DU RESUP FIN D’UN MONDE, NOUVEAU MONDE ? PENSER LES CHANGEMENTS DES SYSTÈMES D'ENSEIGNEMENT SUPÉRIEUR ET DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des territoires en surplomb dans la géographie scolaire ? L’exemple du concept de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une explicitation du concept de métropolisation organisée par une hybridation des savoirs depuis la géographie spontanée vers la géographie raisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internation des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, TOULOUSE (FRANCE), France. pp.184-204, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.j575-w973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans l'amélioration des pratiques d'enseignement : une recherche action basée sur l'apprentissage par l'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Inter-Congrès Aref 2023_Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des enseignant·es et chercheur·es en sciences de l’éducation; Centre de recherches Éducation et Formation, Nov 2023, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes conceptuelles et heuristiques pour expliciter les concepts et les raisonnements scientifiques, Un éclairage par les didactiques de la géographie et des SVT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bosdeveix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l’ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://ardist2022.sciencesconf.org, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an analysis of the dominant disciplinary form of school geography in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU-CGE Conference: teaching geography, Past and future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les interactions dans les classes de géographie en focalisant sur les acteurs : la géographie expérientielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using spontaneous geography to reason about environmental problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurogeo meeting Re-visioning geography for sustainability in the post-covid era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lesvos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching resources through experiential geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU-CGE Conference: Making connections, cooperation and networking in geography education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former les enseignants du supérieur à l’EDD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'IREMS de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet V-Global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Irems de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la classe de géographie un espace d’éveil à l’esprit critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation_réseau des INSPE_2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, en ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2025, Paideia, 2753597359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuf idées reçues sur l'enseignement de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-35656-086-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment articuler pratiques en classe et pratiques sociales de références ? Pistes pour une explicitation via la géographie expérientielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dahmouche H. &amp; Sénécail A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les notions de pratique(s) et d’activité(s) dans la recherche contemporaine en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2024, Éducation et didactiques, 978-2-7574-3987-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliciter les savoirs structurants de la géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Cité, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UNIP7261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05069701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et diversité des approches empiriques et théoriques des recherches dans les didactiques (histoire, géographie et l’éducation à la citoyenneté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDEGEC24 : colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967468v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes pour une géographie expérientielle dans l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="785AE1EE"/>
+    <w:nsid w:val="B1D770C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CB420FCC"/>
+    <w:nsid w:val="A7CA797B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FC8B45EE"/>
+    <w:nsid w:val="72251FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1EB915AF"/>
+    <w:nsid w:val="41829B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-naudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7613-0077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Behr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.039.0225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316819v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y46" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.421.0091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155sj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n8i" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs7.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21455" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Luisa De L&#225;zaro-Torres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez Domenech" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Heidari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.lei.14.2.001.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.nau.271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.j575-w973" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Sandra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05069701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7261" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967468v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-naudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7613-0077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Behr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.039.0225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y46" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.421.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155sj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n8i" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs7.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Luisa De L&#225;zaro-Torres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez Domenech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Heidari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.lei.14.2.001.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.nau.271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241404v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Sandra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.j575-w973" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05069701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7261" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967468v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>