--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional validation of novel levamisole resistance marker S168T in Haemonchus contortus</w:t>
+                <w:t xml:space="preserve">Getting around the roundworms: Identifying knowledge gaps and research priorities for the ascarids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alistair Antonopoulos</w:t>
+                <w:t xml:space="preserve">Adrian Wolstenholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude L. Charvet</w:t>
+                <w:t xml:space="preserve">Erik Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsty Maitland</w:t>
+                <w:t xml:space="preserve">Shivani Choudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen R Doyle</w:t>
+                <w:t xml:space="preserve">Friederike Ebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Neveu</w:t>
+                <w:t xml:space="preserve">Susanne Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, pp.100524. </w:t>
+              <w:t xml:space="preserve">Advances in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Advances in Parasitology, 123, pp.51-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2024.100524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.apar.2023.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574486v1</w:t>
+                <w:t xml:space="preserve">hal-04641829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting around the roundworms: Identifying knowledge gaps and research priorities for the ascarids</w:t>
+                <w:t xml:space="preserve">Family Husbandry in the Tropical Island of Mayotte: Struggling for Autonomy from Production to Sanitary Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Wolstenholme</w:t>
+                <w:t xml:space="preserve">Jacques Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Andersen</w:t>
+                <w:t xml:space="preserve">Sittirati Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shivani Choudhary</w:t>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friederike Ebner</w:t>
+                <w:t xml:space="preserve">Claude L Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Hartmann</w:t>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Advances in Parasitology, 123, pp.51-123. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (23), pp.3405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.apar.2023.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani14233405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641829v1</w:t>
+                <w:t xml:space="preserve">hal-04870192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family Husbandry in the Tropical Island of Mayotte: Struggling for Autonomy from Production to Sanitary Problems</w:t>
+                <w:t xml:space="preserve">Functional validation of novel levamisole resistance marker S168T in Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Cabaret</w:t>
+                <w:t xml:space="preserve">Alistair Antonopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sittirati Mohamed</w:t>
+                <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+                <w:t xml:space="preserve">Kirsty Maitland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude L Charvet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stephen R Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (23), pp.3405. </w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.100524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani14233405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2024.100524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870192v1</w:t>
+                <w:t xml:space="preserve">hal-04574486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Spatiotemporal Expression of a Putative New GABA Receptor Subunit in the Human Body Louse Pediculus humanus humanus</w:t>
               </w:r>
@@ -668,77 +668,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthine Toubaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimun a E Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (7), pp.844. </w:t>
@@ -815,64 +815,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Miclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Reaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Wolstenholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53 (8), pp.435-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1053,64 +1053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling organophosphate intoxication in C. elegans highlights nicotinic acetylcholine receptor determinants that mitigate poisoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia G. Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Christopher Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Miclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Lenhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1302,382 +1302,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The avermectin/milbemycin receptors of parasitic nematodes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular and Functional Characterization of GABA Receptor Subunits GRD and LCCH3 from Human Louse Pediculus Humanus Humanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthine Toubaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimun A.E. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2021.105010⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102 (2), pp.116-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/molpharm.122.000499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662257v1</w:t>
+                <w:t xml:space="preserve">hal-03738563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Functional Characterization of GABA Receptor Subunits GRD and LCCH3 from Human Louse Pediculus Humanus Humanus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pharmacological characterization of novel heteromeric GluCl subtypes from C. elegans and parasitic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/molpharm.122.000499⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179 (6), pp.1264-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.15703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738563v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological characterization of novel heteromeric GluCl subtypes from C. elegans and parasitic nematodes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The avermectin/milbemycin receptors of parasitic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Wolstenholme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 179 (6), pp.1264-1279. </w:t>
+              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bph.15703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2021.105010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380202v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia sieberiana root bark used in traditional medicine in Togo: Anthelmintic property against Haemonchus contortus and tannins composition</w:t>
               </w:r>
@@ -1849,51 +1849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline E. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (1), 9 p. </w:t>
@@ -1925,823 +1925,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome of the synganglion in the tick Ixodes ricinus and evolution of the cys-loop ligand-gated ion channel family in ticks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allele specific PCR for a major marker of levamisole resistance in Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Antonopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rispe</w:t>
+                <w:t xml:space="preserve">Stephen Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hervet</w:t>
+                <w:t xml:space="preserve">David Bartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie de la Cotte</w:t>
+                <w:t xml:space="preserve">Alison Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Daveu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Ray Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-022-08669-4⟩</w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2022.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707797v1</w:t>
+                <w:t xml:space="preserve">hal-03952595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allele specific PCR for a major marker of levamisole resistance in Haemonchus contortus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alistair Antonopoulos</w:t>
+                <w:t xml:space="preserve">Transcriptome of the synganglion in the tick Ixodes ricinus and evolution of the cys-loop ligand-gated ion channel family in ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Doyle</w:t>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bartley</w:t>
+                <w:t xml:space="preserve">Nathalie de la Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Morrison</w:t>
+                <w:t xml:space="preserve">Romain Daveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray Kaplan</w:t>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20, pp.17-26. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2022.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-022-08669-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952595v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on glc-3, a potential target of Ivermectin in parasitic nematodes</w:t>
+                <w:t xml:space="preserve">Action of Carvacrol on Parascaris sp. and Antagonistic Effect on Nicotinic Acetylcholine Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian J Wolstenholme</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sasa M Trailovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Rajkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje S Marjanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34846/le-studium.219.02.fr.12-2021⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph14060505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199171v1</w:t>
+                <w:t xml:space="preserve">hal-03237380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action of Carvacrol on Parascaris sp. and Antagonistic Effect on Nicotinic Acetylcholine Receptors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The molecular targets of ivermectin and lotilaner in the human louse Pediculus humanus humanus: New prospects for the treatment of pediculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthine Toubate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph14060505⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237380v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharyngeal Pumping and Tissue-Specific Transgenic P-Glycoprotein Expression Influence Macrocyclic Lactone Susceptibility in Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gerhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Krücken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Harmache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (2), 17 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph14020153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular targets of ivermectin and lotilaner in the human louse Pediculus humanus humanus: New prospects for the treatment of pediculosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Studies on glc-3, a potential target of Ivermectin in parasitic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian J Wolstenholme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Harmache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Lenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Reaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (2), 25 p. </w:t>
+              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.102-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34846/le-studium.219.02.fr.12-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148588v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The narrow-spectrum anthelmintic oxantel is a potent agonist of a novel acetylcholine receptor subtype in whipworms</w:t>
               </w:r>
@@ -2753,77 +2753,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Cirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (2), 26 p. </w:t>
@@ -2900,64 +2900,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander P Gerhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Krücken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, pp.8-11. </w:t>
@@ -3034,64 +3034,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chouikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, pp.144-151. </w:t>
@@ -3168,51 +3168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3257,373 +3257,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles approches pour le contrôle des parasites résistants aux vermifuges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Deciphering the molecular determinants of cholinergic anthelmintic sensitivity in nematodes: When novel functional validation approaches highlight major differences between the model Caenorhabditis elegans and parasitic species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Crisford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5408044549834893E12⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737228v1</w:t>
+                <w:t xml:space="preserve">hal-02626869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular determinants of cholinergic anthelmintic sensitivity in nematodes: When novel functional validation approaches highlight major differences between the model Caenorhabditis elegans and parasitic species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Nouvelles approches pour le contrôle des parasites résistants aux vermifuges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Harmache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (5), pp.1-28. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Prévenir et guérir les maladies infectieuses dans le concept One Health, 66, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5408044549834893E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626869v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicotine-sensitive acetylcholine receptors are relevant pharmacological targets for the control of multidrug resistant parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (3), pp.540-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3670,51 +3670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interactions of anthelmintic drugs with nicotinic receptors in parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian J. Wolstenholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Topics in Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (6), pp.667-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3787,64 +3787,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (24), pp.6695-6706. </w:t>
@@ -3914,90 +3914,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicotine and nicotine derivatives : potential use to control multidrug resistance in parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of Human Disease Vectors, Pests and Parasites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kazuhiko Matsuda (Kindai University, Japan) &amp; David B Sattelle (University College London, UK), Sep 2025, Cambridge (England), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4022,51 +4022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional investigation of anthelmintic modes of action and resistance using in ovo &amp; in wormo approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zapworms, webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4091,103 +4091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating anthelmintic mode of action and resistance using the Xenopus oocyte as a heterologous expression system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Harmache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of human disease vectors, pests and parasites: meeting the challenges of resistance and sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pr. David Sattelle, Sep 2023, Cambridge, United Kingdom</w:t>
@@ -4229,90 +4229,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating and monitoring anthelmintic resistance: from molecular markers to High Throughput diagnosis tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Harmache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Wolstenholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTHELMINTICS V, DRUGS, RESISTANCE &amp; VACCINES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pr Richard Martin, Pr Raffi Aroian, May 2022, Worcester (USA), United States</w:t>
@@ -4380,51 +4380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matard-Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nyvall Collén Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4466,103 +4466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional investigation of conserved glutamate receptor subunits reveals a new mode of action of macrocyclic lactones in nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. International Conference of the World Association for the Advancement of Veterinary Parasitology - WAAVP - 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dublin ( virtual ), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4626,51 +4626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Klaerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Cirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirstine Calloe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4712,103 +4712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring anthelmintic resistance: from molecular markers to phenotypic assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Harmache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. COMBAR Joint Working Group meeting : “Anthelmintic Resistance in Ruminants: from Research to Recommendations”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr Johannes Charlier, Dec 2020, online, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4833,51 +4833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kill two birds with one stone: novel levamisole and pyrantel receptors and mechanisms of resistance in Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4952,661 +4952,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotilaner is a potent inhibitor of the novel GABA receptor of body lice &amp;lt;em&amp;gt;Pediculus humanus humanus&amp;lt;/em&amp;gt;</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Neveu</w:t>
+                <w:t xml:space="preserve">A first insight into the effect of Lotilaner on GABA-gated channels from the european tick &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Charvet</w:t>
+                <w:t xml:space="preserve">Clément Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, United States. 349 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736610v1</w:t>
+                <w:t xml:space="preserve">hal-02736790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of macrocyclic lactones on &amp;lt;em&amp;gt;Parascaris sp.&amp;lt;/em&amp;gt; glutamate-gated chloride channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Functional characterization reveals preferential molecular targets of macrocyclic lactones in the horse nematode parasite &amp;lt;em&amp;gt;Parascaris sp&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, United States. 349 p</w:t>
+              <w:t xml:space="preserve">PhD day 2019 ISP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736814v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient inactivation of Trichinella spiralis adults unc-63 by RNA interference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+                <w:t xml:space="preserve">Lotilaner is a potent inhibitor of the novel GABA receptor of body lice &amp;lt;em&amp;gt;Pediculus humanus humanus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthine Toubate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
+                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference on Trichinelosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States. 349 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04119474v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first insight into the effect of Lotilaner on GABA-gated channels from the european tick &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Effect of macrocyclic lactones on &amp;lt;em&amp;gt;Parascaris sp.&amp;lt;/em&amp;gt; glutamate-gated chloride channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, United States. 349 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736790v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization reveals preferential molecular targets of macrocyclic lactones in the horse nematode parasite &amp;lt;em&amp;gt;Parascaris sp&amp;lt;/em&amp;gt;</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transient inactivation of Trichinella spiralis adults unc-63 by RNA interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD day 2019 ISP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">15. International Conference on Trichinelosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735517v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04119474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches pour combattre la résistance des parasites aux vermifuges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Parasitologie (SFP). FRA., May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5644,51 +5644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives aux anti-infectieux : peptide anti-microbiens, nouveaux antiparasitaires, phagothérapie, nutrition/microbiote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What’s Up Immunothérapie et alternatives aux anti-infectieux : Innover avec l’Inra en santé animale et humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Atlanpôle Biothérapies, Dec 2019, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5707,467 +5707,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the synganglion transcriptome of Ixodes ricinus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hervet</w:t>
+                <w:t xml:space="preserve">First insight into the caracterization of ivermectin molecular targets in &amp;lt;em&amp;gt;Pediculus humanus humanus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthine Toubate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steeve Thany</w:t>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">20. Meeting of the Club of Invertebrate Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orléans, France. 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786923v1</w:t>
+                <w:t xml:space="preserve">hal-02736746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First insight into the caracterization of ivermectin molecular targets in &amp;lt;em&amp;gt;Pediculus humanus humanus&amp;lt;/em&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interaction des P-glycoprotéines d’&amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt; avec les produits de dégranulation des éosinophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Issouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Meeting of the Club of Invertebrate Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Orléans, France. 43 p</w:t>
+              <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Parasitologie (SFP). FRA., May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736746v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction des P-glycoprotéines d’&amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt; avec les produits de dégranulation des éosinophiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the synganglion transcriptome of Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Issouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steeve Thany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Parasitologie (SFP). FRA., May 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736182v1</w:t>
+                <w:t xml:space="preserve">hal-02786923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicotine-sensitive acetylcholine receptors are relevant pharmacological targets for the control of multidrug resistant parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, United States. 349 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6186,562 +6186,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation moléculaire et fonctionnelle des canaux ioniques ligand-dépendants chez &amp;lt;em&amp;gt;Pediculus humanus&amp;lt;/em&amp;gt;</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Macrocyclic lactones: activation of a new subtype of glutamate‐gated chloride channels in &amp;lt;em&amp;gt;Parascaris&amp;lt;/em&amp;gt; sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t>
+              <w:t xml:space="preserve">28. Annual Meeting of the German Society for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Society for Parasitology (DGP)., Mar 2018, Berlin, Germany. 306 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735733v1</w:t>
+                <w:t xml:space="preserve">hal-02738119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles approches pour le contrôle des parasites résistants aux vermifuges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude L. Charvet</w:t>
+                <w:t xml:space="preserve">Caractériser les neurorécepteurs de tiques pour le développement de nouveaux acaricides plus spécifiques et durables : le projet Xenobio-Tick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Thany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG) : Prévenir et guérir les maladies infectieuses dans le concept One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470939v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrocyclic lactones: activation of a new subtype of glutamate‐gated chloride channels in &amp;lt;em&amp;gt;Parascaris&amp;lt;/em&amp;gt; sp.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nouvelles approches pour le contrôle des parasites résistants aux vermifuges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Harmache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Annual Meeting of the German Society for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, German Society for Parasitology (DGP)., Mar 2018, Berlin, Germany. 306 p</w:t>
+              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG) : Prévenir et guérir les maladies infectieuses dans le concept One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738119v1</w:t>
+                <w:t xml:space="preserve">hal-03470939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les neurorécepteurs de tiques pour le développement de nouveaux acaricides plus spécifiques et durables : le projet Xenobio-Tick</w:t>
+                <w:t xml:space="preserve">Caractérisation moléculaire et fonctionnelle des canaux ioniques ligand-dépendants chez &amp;lt;em&amp;gt;Pediculus humanus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Plantard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Catherine Dupuy-Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthine Toubate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Thany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734481v1</w:t>
+                <w:t xml:space="preserve">hal-02735733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the molecular determinant of cholinergic anthelmintic sensitivity in parasitic nematodes: when the model &amp;lt;em&amp;gt;Caenorhabditis elegans&amp;lt;/em&amp;gt; becomes the exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Crisford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6783,103 +6783,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First functional characterization of a GABA receptor from the body lice &amp;lt;em&amp;gt;Pediculus humanus humanus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Charvet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Berthine Toubate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Phthiraptera (ICP 6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Brno, Czech Republic</w:t>
@@ -6908,51 +6908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nématodes, amis ou ennemis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Biotechnocentre - Biodiversité et Innovations pour la santé et le bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Olivet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6977,90 +6977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ivermectin-sensitive glutamate-gated chloride channel from the horse parasite &amp;lt;em&amp;gt;Parascaris equorum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Malaysian Society of Parasitology &amp; Tropical Medicine (MSPTM)., Sep 2017, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7085,77 +7085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés fonctionnelles des gènes de résistance chez la tique &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; par des approches électrophysiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Thany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7206,51 +7206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Harmache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin N. Beech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7318,51 +7318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de cibles d’insecticides spécifiques du puceron du pois Acyrthosiphon piusm par analyse des relations structure-fonction des récepteurs nicotiniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliane Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romulo Araoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7475,77 +7475,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et séparation de 2 populations de macro-parasites par cytométrie en flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7587,77 +7587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the role of P-Glycoprotein-2 of the parasitic nematode &amp;lt;em&amp;gt;Heligmosomoides polygyrus&amp;lt;/em&amp;gt; in the cholesterol uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Issouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, United States. , 349 p., 2019, Abstract book - 27. WAAVP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7682,90 +7682,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des lactones macrocycliques sur les canaux chlorure glutamate-dépendant du nématode parasite du cheval Parascaris sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Seillac, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7829,64 +7829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chouikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Joué-les-Tours, France</w:t>
@@ -7915,77 +7915,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation fonctionnelle des cibles pharmacologiques des lactones macrocycliques chez le nématode parasite du cheval &amp;lt;em&amp;gt;Parascaris equorum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8023,90 +8023,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and pharmacological characterization of novel imidazo[1,2-a]pyridine-based derivatives as potential anthelmintic drugs against &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Deto Ursul N'Guessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthelmintics III "From Discovery to Resistance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Indian Rocks Beach, United States. 2018</w:t>
@@ -8148,51 +8148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional investigation of nematode parasite specific acetylcholine receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Harmache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8429,51 +8429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Antonopoulos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Maitland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Doyle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2024.100524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wolstenholme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Choudhary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Ebner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hartmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.apar.2023.12.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sittirati Mohamed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L Charvet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14233405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hashim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthine Toubat&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimun a E Ahmed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes15070844" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Miclon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Reaves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2023.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg von Samson-Himmelstjerna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Harmache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lenhof" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kr&#252;cken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernudachi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.270.02.fr.10-2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia G. Izquierdo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christopher Green" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E H Tattersall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284786" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129892v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040540" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2021.105010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimun A.E. Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamassiaude" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/molpharm.122.000499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Corset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15703" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03918718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwaba Kpabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;gninou Agban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Kon&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dorat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2022.05.055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Vicky Alstrup Hansen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Sager" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E. Toutain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010312" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08669-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Doyle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bartley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Morrison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Kaplan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2022.08.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Wolstenholme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.219.02.fr.12-2021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa M Trailovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Rajkovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje S Marjanovic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14060505" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gerhard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14020153" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148588v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthine Toubate" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008863" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Hansen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Cirera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008982" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander P Gerhard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.206.02.fr.09-2020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Mauff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouikh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2020.10.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allanic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Charvet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;vrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45654-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737228v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408044549834893E12" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Crisford" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006996" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620921v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2018.11.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619016v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Wolstenholme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20170096" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul D&#233;to Ursul N'Guessan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124038v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyvall Coll&#233;n Pi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Klaerke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstine Calloe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154806v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Duguet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Charrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lacouette-Rata" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736610v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736814v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119474v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grasteau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786923v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736746v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Issouf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736799v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735733v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy-Papin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734481v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738332v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737852v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786821v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743475v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Beech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405671v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309854v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736800v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mohamed" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454902v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793653v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736495v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deto Ursul N'Guessan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736370v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wolstenholme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Choudhary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Ebner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hartmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.apar.2023.12.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sittirati Mohamed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L Charvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14233405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Antonopoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Maitland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Doyle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2024.100524" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hashim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthine Toubat&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimun a E Ahmed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes15070844" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Miclon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Reaves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2023.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg von Samson-Himmelstjerna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Harmache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lenhof" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kr&#252;cken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernudachi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.270.02.fr.10-2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia G. Izquierdo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christopher Green" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E H Tattersall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284786" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129892v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040540" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738563v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimun A.E. Ahmed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamassiaude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/molpharm.122.000499" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Corset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15703" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662257v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2021.105010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03918718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwaba Kpabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;gninou Agban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Kon&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dorat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2022.05.055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Vicky Alstrup Hansen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Sager" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E. Toutain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010312" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Doyle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bartley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Morrison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Kaplan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2022.08.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08669-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa M Trailovic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Rajkovic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje S Marjanovic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14060505" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthine Toubate" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gerhard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14020153" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Wolstenholme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.219.02.fr.12-2021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Hansen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Cirera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008982" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander P Gerhard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.206.02.fr.09-2020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Mauff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouikh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2020.10.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allanic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Charvet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;vrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45654-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626869v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Crisford" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006996" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408044549834893E12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620921v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2018.11.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619016v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Wolstenholme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20170096" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul D&#233;to Ursul N'Guessan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124038v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyvall Coll&#233;n Pi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Klaerke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstine Calloe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154806v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Duguet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Charrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lacouette-Rata" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736790v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735517v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736814v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grasteau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736746v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Issouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786923v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736799v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734481v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735733v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy-Papin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738332v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737852v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786821v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743475v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Beech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405671v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309854v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736800v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mohamed" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454902v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793653v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736495v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deto Ursul N'Guessan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736370v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>