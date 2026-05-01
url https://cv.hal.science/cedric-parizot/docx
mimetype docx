--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -1942,304 +1942,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01710517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science / art explorations at the border. An Introduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Parizot</w:t>
+                <w:t xml:space="preserve">Recherche, art et jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Edric Stanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">antiAtlas Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, #1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23724/AAJ.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01702756v1</w:t>
+                <w:t xml:space="preserve">halshs-01528853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche, art et jeu vidéo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Research Art and Video Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Edric Stanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">antiAtlas Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, #1, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, #01, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23724/AAJ.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23724/AAJ.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01528853v1</w:t>
+                <w:t xml:space="preserve">halshs-01528858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Art and Video Game</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science / art explorations at the border. An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cristofol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Parizot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Edric Stanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">antiAtlas Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, #01, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23724/AAJ.9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01528858v1</w:t>
+                <w:t xml:space="preserve">halshs-01702756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Explorations arts/sciences à la frontière</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Crossing Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Edric Stanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bationno-Tillon, Anne; Cozzolino Francesca; Sophie Krier; Nicolas Nova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquête d'images: Ecritures sensibles en recherche création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les presses du réel, 2024, 978-2-37896-413-9</w:t>
@@ -5897,51 +5897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03377139v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Parizot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Latte Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.7926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Israelis-and-Palestinians-in-the-Shadows-of-the-Wall-Spaces-of-Separation/Abdallah-Parizot/p/book/9781472448880" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parizot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143431v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Armanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l P&#233;nicaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Walters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecadet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cristofol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guill&#243;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02549511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mattelart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00382876-4282028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Edric Stanley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23724/AAJ.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23724/AAJ.9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23724/AAJ.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Popescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arvers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cantens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2014.983302" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rueff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnon Ben-Israel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Schwartz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113535v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier Kiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/8062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537695v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/7926" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Natsheh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsheh Basel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131909v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01539480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01919432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Den Broeck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01919450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gremont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03377139v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Parizot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Latte Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.7926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Israelis-and-Palestinians-in-the-Shadows-of-the-Wall-Spaces-of-Separation/Abdallah-Parizot/p/book/9781472448880" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parizot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143431v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Armanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l P&#233;nicaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Walters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecadet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cristofol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guill&#243;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02549511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mattelart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00382876-4282028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Edric Stanley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23724/AAJ.2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23724/AAJ.9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23724/AAJ.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Popescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arvers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cantens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2014.983302" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rueff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnon Ben-Israel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Schwartz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113535v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier Kiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/8062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537695v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/7926" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Natsheh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsheh Basel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131909v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01539480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01919432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Den Broeck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01919450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gremont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>