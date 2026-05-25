--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -1942,304 +1942,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01710517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche, art et jeu vidéo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douglas Edric Stanley</w:t>
+                <w:t xml:space="preserve">Science / art explorations at the border. An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cristofol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Parizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">antiAtlas Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, #1, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01528853v1</w:t>
+                <w:t xml:space="preserve">halshs-01702756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Art and Video Game</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Recherche, art et jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Edric Stanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">antiAtlas Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, #01, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23724/AAJ.9⟩</w:t>
+              <w:t xml:space="preserve">, 2016, #1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23724/AAJ.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01528858v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science / art explorations at the border. An Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research Art and Video Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Edric Stanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">antiAtlas Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, #01, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23724/AAJ.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01702756v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Explorations arts/sciences à la frontière</w:t>
               </w:r>
@@ -2880,204 +2880,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dryland Afforestation and Poverty Alleviation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crossing Borders, Reinforcing Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Parizot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moshe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Ecology (Springer)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.923-930</w:t>
+              <w:t xml:space="preserve">Cairo Papers in Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (1), pp.58-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00446510v1</w:t>
+                <w:t xml:space="preserve">halshs-00446441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing Borders, Reinforcing Boundaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dryland Afforestation and Poverty Alleviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnon Ben-Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moshe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cairo Papers in Social Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29 (1), pp.58-84</w:t>
+              <w:t xml:space="preserve">Human Ecology (Springer)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.923-930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00446441v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00446510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de frontières interpalestiniennes</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Crossing Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Edric Stanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bationno-Tillon, Anne; Cozzolino Francesca; Sophie Krier; Nicolas Nova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquête d'images: Ecritures sensibles en recherche création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les presses du réel, 2024, 978-2-37896-413-9</w:t>
@@ -5897,51 +5897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03377139v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Parizot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Latte Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.7926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Israelis-and-Palestinians-in-the-Shadows-of-the-Wall-Spaces-of-Separation/Abdallah-Parizot/p/book/9781472448880" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parizot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143431v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Armanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l P&#233;nicaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Walters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecadet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cristofol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guill&#243;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02549511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mattelart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00382876-4282028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Edric Stanley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23724/AAJ.2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23724/AAJ.9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23724/AAJ.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Popescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arvers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cantens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2014.983302" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rueff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnon Ben-Israel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Schwartz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113535v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier Kiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/8062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537695v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/7926" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Natsheh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsheh Basel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131909v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01539480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01919432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Den Broeck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01919450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gremont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03377139v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Parizot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Latte Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.7926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Israelis-and-Palestinians-in-the-Shadows-of-the-Wall-Spaces-of-Separation/Abdallah-Parizot/p/book/9781472448880" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parizot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143431v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Armanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l P&#233;nicaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Walters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecadet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cristofol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guill&#243;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02549511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mattelart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00382876-4282028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Edric Stanley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23724/AAJ.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23724/AAJ.9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23724/AAJ.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Popescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arvers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cantens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2014.983302" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rueff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnon Ben-Israel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Schwartz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113535v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier Kiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/8062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537695v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/7926" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Natsheh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsheh Basel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131909v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01539480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01919432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Den Broeck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01919450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gremont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>