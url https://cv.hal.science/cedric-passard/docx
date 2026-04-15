--- v1 (2026-03-25)
+++ v2 (2026-04-15)
@@ -4055,51 +4055,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B6B4562"/>
+    <w:nsid w:val="EF4F2A95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>