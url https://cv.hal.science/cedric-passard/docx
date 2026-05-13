--- v2 (2026-04-15)
+++ v3 (2026-05-13)
@@ -1072,177 +1072,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie au Capes de SES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sciences Po, Concours commun 2017. La Sécurité, La mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Passard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dunod, pp.480, 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, pp.223, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368129v1</w:t>
+                <w:t xml:space="preserve">hal-03178362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences Po, Concours commun 2017. La Sécurité, La mémoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bazin</w:t>
+                <w:t xml:space="preserve">La sociologie au Capes de SES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Passard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Atlande, pp.223, 2016</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Raedecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, pp.480, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178362v1</w:t>
+                <w:t xml:space="preserve">hal-03368129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge d'or du pamphlet 1868-1898</w:t>
               </w:r>
@@ -4055,51 +4055,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF4F2A95"/>
+    <w:nsid w:val="87B8BE9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4286,51 +4286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-passard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144151952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article13255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269837v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cromer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Descamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Foudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Passard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10136/les-usages-sociaux-de-l-insulte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/clefs-concours/1061-les-idees-politiques-comme-faits-sociaux-terrains-methodes-denquete-analyses-9782350309330.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Keslassy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-usages-politiques-de-l-insulte.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17025-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Passard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Raedecker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaciaf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.131326" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ramond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03368129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03178362v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02481587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jamet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m3d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Leconte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1801" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leconte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2024.420203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32331" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mavrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Lits" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.041.01" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0061" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04526653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andrevon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1907" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.5.121042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02606755.2019.1624405" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03159107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12298" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02432856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02551785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02551794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465095v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0166" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03269646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.964" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448446v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03275561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03256087v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-passard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144151952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article13255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269837v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cromer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Descamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Foudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Passard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10136/les-usages-sociaux-de-l-insulte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/clefs-concours/1061-les-idees-politiques-comme-faits-sociaux-terrains-methodes-denquete-analyses-9782350309330.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Keslassy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-usages-politiques-de-l-insulte.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17025-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Passard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Raedecker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaciaf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.131326" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ramond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03178362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03368129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02481587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jamet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m3d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Leconte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1801" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leconte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2024.420203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32331" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mavrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Lits" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.041.01" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0061" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04526653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andrevon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1907" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.5.121042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02606755.2019.1624405" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03159107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12298" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02432856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02551785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02551794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465095v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0166" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03269646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.964" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448446v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03275561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03256087v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>